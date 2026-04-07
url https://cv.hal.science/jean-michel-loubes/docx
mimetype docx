--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:160px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Michel Loubes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-michel-loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1252-2960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078527015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable GNNs for Anomaly Detection and Diagnosis in Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Ozgunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decasal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI Days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Black-Box Vulnerabilities with Wasserstein-Constrained Data Perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Laurindo Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SaTML 2026 - 4th IEEE Conference on Secure and Trustworthy Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2026, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness is in the details: Face Dataset Auditing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD: Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-06129-4_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374875v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When majority rules, minority loses: bias amplification of gradient descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bolte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072199v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Private Estimation of Smooth Transport Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Iutzeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chhor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver (BC), Canada. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Mitigating Bias is Unfair: Multiplicity and Arbitrariness in Algorithmic Group Fairness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataša Krčo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Laugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Secure and Trustworthy Machine Learning (SaTML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Copenhagen, Denmark. pp.735-752, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaTML64287.2025.00046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Anomalies Using Graph Neural Networks: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Ozgunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Sena Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA 2025 - 23es Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002338v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection de mesures de probabilité sous contraintes de quantile par distance de Wasserstein et approximation monotone polynomiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Il Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Influence Functions for Dataset Exploration and Cleaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Zamolodtchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Congress Embedded Real Time Systems (ERTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Processes on Distributions based on Regularized Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Artificial Intelligence and Statistics (AISTATS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2210.06574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving robustness in classification using optimal transport with hinge regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, Canada. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR46437.2021.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining fairness using optimal transport theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a Gaussian Process Model on the Riemannian Manifold of Non-decreasing Distribution Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cuvu, Fiji. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29911-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian process regression model for distribution inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First UQSay seminar on UQ, DACE and related topics (UQSay #01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barycenter in Wasserstein space existence and consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSI2015 2nd conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Palaiseau, France. pp.104-108, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité semi paramétrique pour la méthode des moments généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind forecasting for Gaussian time-series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiparametric estimation of rigid transformations on compact Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Vimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MICCAI Workshop on Mathematical Foundations of Computational Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, New-York, United States. pp.92-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token-Efficient Change Detection in LLM APIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Functional ANOVA Decomposition for Categorical Inputs Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ferrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Muré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz, Choose, Forget: A Meta-Bandit Framework for Bee-Like Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposing the Illusion of Fairness: Auditing Vulnerabilities to Distributional Manipulation Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Laurindo Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier Analysis on the Boolean Hypercube via Hoeffding Functional Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ferrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Muré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301780v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with Differentially Private (Sliced) Wasserstein Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rodríguez-Vítores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Graph Neural Network with Supervised Contrastive Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavassoli Kejani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Central Limit Theorems for Semidiscrete Wasserstein Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232450v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffeomorphic Registration using Sinkhorn Divergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705992v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l1-spectral clustering algorithm: a spectral clustering method using l1-regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Burcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095805v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAN Estimation of Lipschitz Optimal Transport Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorems for General Transportation Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Consistent Extension of Discrete Optimal Transport Maps for Machine Learning Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimax optimal goodness-of-fit testing for densities under a local differential privacy constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lam-Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Mathematical frameworks for Fairness in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust spectral clustering using LASSO regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Burcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Wasserstein-2 regularization to ensure fair decisions with Neural-Network classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic Variable Boosting for Explainability & Interpretability in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA du Quotidien peut elle être Éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Castets-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COREclust: a new package for a robust and scalable analysis of complex data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central limit theorem and bootstrap procedure for Wasserstein’s variations with an application to structural relationships between distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187232v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISK MEASURES AND CREDIT RISK UNDER THE BETA-KOTZ DISTRIBUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Andrea Arias-Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Caro-Lopera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple testing for outlier detection in functional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Barreyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Boussouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning applied to Road Traffic Speed forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data driven trimming procedure for robust classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Agulló Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new gene co-expression network analysis based on Core Structure Detection (CSD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Burcelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation for a bivariate Gaussian process under fixed domain asymptotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velandia Daira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bevilacqua Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gendre Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review & Perspective for Distance Based Trajectory Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royer François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Lasso for generalized linear models in high dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850689v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of deformations between distributions by minimal Wasserstein distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749519v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS: a new statistical insight through the prism of orthogonal polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation for Linear Inverse Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Weather Conditions Consequences on Road Trafficking Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Kien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739585v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifold embedding for curve registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation error for blind Gaussian time series prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451645v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient estimation of conditional covariance matrices for dimension reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien da Veiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive estimation of spectral densities via wavelet thresholding and information projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay Lirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Muniz Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440424v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Lasso estimation of high-dimensional covariance matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Muniz Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524387v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oracle Inequality for Instrumental Variable Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Entropy Estimation for Survey sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric estimation of covariance functions by model selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Muniz Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization with Approximated $L^2$ Maximum Entropy Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the distribution of random shifts deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive complexity regularization for linear inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carenne Ludeña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel Inverse Regression for spatial random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non parametric estimation of the structural expectation of a stochastic increasing function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimation of shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeffding decomposition of functions of random dependent variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Il Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.105444. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2025.105444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233915v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved learning theory for kernel distribution regression with two-stage sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity-Preserving K-Armed Bandits, Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Hadiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerchinovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Stoltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, July</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957485v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport-based Counterfactual Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (136), pp.1-59. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3351095.3372845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216124v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantile-constrained Wasserstein projections for robust interpretability of numerical and machine learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Il Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), pp.2721-2770. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/24-EJS2268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784768v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness seen as Global Sensitivity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bénesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 113, pp.3205-3232. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-022-06202-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Processing Unsuspected Sensitive Variables for Robust Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (11), pp.510. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a16110510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the coalitional decomposition of parameters of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Il Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 361, pp.1653--1662. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Optimal Transport Can Tackle Gender Biases in Multi-Class Neural Network Classifiers for Job Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titon Tshiongo Kaninku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.174. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a16030174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human liver microbiota modeling strategy at the early onset of fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu M Neagoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Effernberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela T Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-023-02774-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimax optimal goodness-of-fit testing for densities and multinomials under a local differential privacy constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lam-Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/21-BEJ1358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Algorithmic Bias in Neural-Network Classifiers using Wasserstein-2 Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64, p. 672-689. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01090-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Regression and Classification Using Gaussian Process Priors Indexed by Probability Density Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bakloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2020.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of SARS-CoV-2 Variant B.1.1.7, Vaccination, and Public Health Measures on the Spread of SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Milhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mansuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.898. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v13050898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Representative Variables in Complex Systems with Interpretable Rules Using Core-Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Burcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.66. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a14020066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Testing for Outlier Detection in Space Telemetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Barreyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Boussouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), pp.443-451. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBDATA.2019.2954831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rates of convergence in conditional covariance matrix with nonparametric entries estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikol Solis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (18), pp.4536-4558. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610926.2019.1602652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">optimalFlow : Optimal-transport approach to flow cytometry gating and population matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Inouzhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Matrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Mayo-Íscar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-020-03795-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian field on the symmetric group: Prediction and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.503-546. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/19-EJS1674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731251v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochlear shape reveals that the human organ of hearing is sex-typed from birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Descouens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.10889. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-47433-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A central limit theorem for Lp transportation cost on the real line with application to fairness assessment in machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), pp.817-849. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaiai/iaz016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorem for empirical transportation cost in general dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (2), pp.926-951. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/18-AOP1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517192v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution regression model with a Reproducing Kernel Hilbert Space approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bui Thi Thien Trang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Balaresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610926.2019.1658782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorem and bootstrap procedure for Wasserstein's variations with application to structural relationships between distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, pp.341-362. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2018.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269785v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gaussian Process Regression Model for Distribution Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (10), pp.6620 - 6637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral health and microbiota status in professional rugby players: A case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Minty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Canceill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.53-60. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jdent.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution regression model with a Reproducing Kernel Hilbert Space approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thien Trang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Balaresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echoes from the past: New insights into the early hominin cochlea from a phylo-morphometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Romeyer Dherbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Balaresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5-6), pp.508-520. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2017.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination Prediction by Trajectory Distribution Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2017.2749413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation for a bivariate Gaussian process under fixed domain asymptotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daira Velandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.2978-3007. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-EJS1298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient estimation of conditional covariance matrices for dimension reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien da Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikol Solís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (9), pp.4403 - 4424. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610926.2015.1083109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction by quantization of a conditional distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.2679-2706. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-EJS1296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299554v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and Consistency of Wasserstein Barycenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (3-4), pp.901-917. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-016-0727-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kriging procedure for processes indexed by graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2), pp.159-173. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11203-015-9128-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01014022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review & Perspective for Distance Based Clustering of Vehicle Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (11), pp.3306-3317. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2016.2547641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution's template estimate with Wasserstein metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2), </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/13-BEJ585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disproportionate Cochlear Length in Genus Homo Shows a High Phylogenetic Signal during Apes’ Hearing Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Descouens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.e0127780. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0127780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Analytics - Retour vers le Futur 3; De Statisticien à Data Scientist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Systèmes d'information et big data, 19 (3), pp.93. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.19.3.93-105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959267v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oracle Inequalities for a Group Lasso Procedure Applied to Generalized Linear Models in High Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (4), pp.2303-2318. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2014.2303121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust algorithm for template curve estimation based on manifold embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.373-386. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2013.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodness-of-fit testing strategies from indirect observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (1), pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric estimation for Gaussian fields indexed by graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 159 (1-2), pp.117-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional calibration estimation by the maximum entropy on the mean principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (5), pp.989-1004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel inverse regression for random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), p. 1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical properties of the quantile normalization method for density curve alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 242 (n° 2), pp. 129-142. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2012.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAN property for some fractional type Brownian motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.91-106. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1111.1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate maximum entropy on the mean for instrumental variable regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82 (5), pp.972-978. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2012.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non asymptotic minimax rates of testing in signal detection with heterogeneous variances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.91-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiparametric estimation of shifts on compact Lie groups for image registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Vimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 152 (3-4), pp.425-473. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-010-0327-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive estimation for an inverse regression model with unknown operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics &amp; Risk Modeling with Applications in Finance and Insurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (3), pp.215-242. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/strm.2012.1044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Covariance Estimation with model selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.283-297. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3103/S1066530712040023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non parametric estimation of the structural expectation of a stochastic increasing function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 21 (n° 1), pp. 121-136. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-009-9152-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Inverse Problems : a direct or an indirect problem ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141, pp.1849-1861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum entropy estimation for survey sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141 (1), pp.305-317. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jspi.2010.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxisets for model selection estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Approximation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (2), pp.195-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penalized estimators for non linear inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carenne Ludeña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.173-191. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps:2008024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxisets for Model Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Approximation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (2), pp.195-229. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00365-009-9062-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259253v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric estimation of covariance functions by model selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muniz-Alvarez Lilian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.822-855. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/09-EJS493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of rates of convergence and regularity conditions for inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tomography and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (S09), http://www.ceremade.dauphine.fr/~rivoirar/IJAMAS_example.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l1 penalty for Ill-Posed Inverse Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (8-10), pp.1399-1411. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610920701826013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kernel based classifier on a Riemannian manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.35-51. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/stnd.2008.0911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum entropy solution to ill-posed inverse problems with approximately known operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 344, pp.260-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimation of shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.616-640. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/07-EJS026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurst exponent estimation of Fractional Lévy Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.143-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of parameters of a multifractal process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.383-407. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11749-006-0015-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On nonparametric maximum likelihood for a class of stochastic inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djalil Chafai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 76 (12), pp.1225-1237. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2005.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Anomaly Detection for Quality and Productivity Improvement of Electronics Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning, Optimization, and Data Science. LOD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 11943, pp.711-724, 2019, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-37599-7_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage sur Données Massives; trois cas d'usage avec R, Python et Spark.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam MAUMY-BERTRAND, Gilbert SAPORTA,Christine THOMAS-AGNAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage Statistique et Données Massives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, 2017, Journées d'Etudes en Statistisque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350099v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrement des risques techniques et juridiques des activités de police prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Castets-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre des Hautes Etudes du Ministère de l'Intérieur. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CIMI Thematic Trimester: Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergos Afantenos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerchinovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche en Informatique de Toulouse. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust algorithm for template curve estimation based on manifold embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834080v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian stationary processes over graphs, general frame and maximum likelihood identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586905v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbiased risk estimation method for covariance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Chabriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution's template estimate with Wasserstein metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Properties of the Quantile Normalization Method for Density Curve Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId373"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:160px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Michel Loubes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-michel-loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1252-2960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078527015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Black-Box Vulnerabilities with Wasserstein-Constrained Data Perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Laurindo Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SaTML 2026 - 4th IEEE Conference on Secure and Trustworthy Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2026, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When majority rules, minority loses: bias amplification of gradient descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bolte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072199v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness is in the details: Face Dataset Auditing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD: Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-06129-4_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374875v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Private Estimation of Smooth Transport Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Iutzeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chhor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver (BC), Canada. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Anomalies Using Graph Neural Networks: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Ozgunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Sena Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA 2025 - 23es Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002338v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Mitigating Bias is Unfair: Multiplicity and Arbitrariness in Algorithmic Group Fairness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataša Krčo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Laugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Secure and Trustworthy Machine Learning (SaTML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Copenhagen, Denmark. pp.735-752, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaTML64287.2025.00046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection de mesures de probabilité sous contraintes de quantile par distance de Wasserstein et approximation monotone polynomiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Il Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Influence Functions for Dataset Exploration and Cleaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Zamolodtchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Congress Embedded Real Time Systems (ERTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Processes on Distributions based on Regularized Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Artificial Intelligence and Statistics (AISTATS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2210.06574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving robustness in classification using optimal transport with hinge regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, Canada. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR46437.2021.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining fairness using optimal transport theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a Gaussian Process Model on the Riemannian Manifold of Non-decreasing Distribution Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cuvu, Fiji. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29911-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian process regression model for distribution inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First UQSay seminar on UQ, DACE and related topics (UQSay #01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barycenter in Wasserstein space existence and consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSI2015 2nd conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Palaiseau, France. pp.104-108, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité semi paramétrique pour la méthode des moments généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind forecasting for Gaussian time-series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiparametric estimation of rigid transformations on compact Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Vimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MICCAI Workshop on Mathematical Foundations of Computational Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, New-York, United States. pp.92-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable GNNs for Anomaly Detection and Diagnosis in Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Ozgunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decasal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI Days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token-Efficient Change Detection in LLM APIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Functional ANOVA Decomposition for Categorical Inputs Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ferrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Muré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposing the Illusion of Fairness: Auditing Vulnerabilities to Distributional Manipulation Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Laurindo Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz, Choose, Forget: A Meta-Bandit Framework for Bee-Like Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier Analysis on the Boolean Hypercube via Hoeffding Functional Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ferrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Muré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301780v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with Differentially Private (Sliced) Wasserstein Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rodríguez-Vítores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Graph Neural Network with Supervised Contrastive Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavassoli Kejani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Central Limit Theorems for Semidiscrete Wasserstein Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232450v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffeomorphic Registration using Sinkhorn Divergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705992v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l1-spectral clustering algorithm: a spectral clustering method using l1-regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Burcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095805v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAN Estimation of Lipschitz Optimal Transport Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorems for General Transportation Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Consistent Extension of Discrete Optimal Transport Maps for Machine Learning Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimax optimal goodness-of-fit testing for densities under a local differential privacy constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lam-Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust spectral clustering using LASSO regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Burcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Mathematical frameworks for Fairness in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Wasserstein-2 regularization to ensure fair decisions with Neural-Network classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic Variable Boosting for Explainability & Interpretability in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA du Quotidien peut elle être Éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Castets-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COREclust: a new package for a robust and scalable analysis of complex data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central limit theorem and bootstrap procedure for Wasserstein’s variations with an application to structural relationships between distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187232v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISK MEASURES AND CREDIT RISK UNDER THE BETA-KOTZ DISTRIBUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Andrea Arias-Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Caro-Lopera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple testing for outlier detection in functional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Barreyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Boussouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning applied to Road Traffic Speed forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data driven trimming procedure for robust classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Agulló Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new gene co-expression network analysis based on Core Structure Detection (CSD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Burcelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation for a bivariate Gaussian process under fixed domain asymptotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velandia Daira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bevilacqua Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gendre Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review & Perspective for Distance Based Trajectory Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royer François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of deformations between distributions by minimal Wasserstein distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749519v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Lasso for generalized linear models in high dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850689v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS: a new statistical insight through the prism of orthogonal polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation for Linear Inverse Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Weather Conditions Consequences on Road Trafficking Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Kien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739585v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient estimation of conditional covariance matrices for dimension reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien da Veiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifold embedding for curve registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation error for blind Gaussian time series prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451645v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive estimation of spectral densities via wavelet thresholding and information projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay Lirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Muniz Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440424v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Lasso estimation of high-dimensional covariance matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Muniz Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524387v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oracle Inequality for Instrumental Variable Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Entropy Estimation for Survey sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric estimation of covariance functions by model selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Muniz Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization with Approximated $L^2$ Maximum Entropy Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive complexity regularization for linear inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carenne Ludeña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the distribution of random shifts deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel Inverse Regression for spatial random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non parametric estimation of the structural expectation of a stochastic increasing function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimation of shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeffding decomposition of functions of random dependent variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Il Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.105444. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2025.105444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233915v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved learning theory for kernel distribution regression with two-stage sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport-based Counterfactual Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (136), pp.1-59. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3351095.3372845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216124v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity-Preserving K-Armed Bandits, Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Hadiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerchinovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Stoltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, July</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957485v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantile-constrained Wasserstein projections for robust interpretability of numerical and machine learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Il Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), pp.2721-2770. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/24-EJS2268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784768v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness seen as Global Sensitivity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bénesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 113, pp.3205-3232. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-022-06202-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the coalitional decomposition of parameters of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Il Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 361, pp.1653--1662. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Processing Unsuspected Sensitive Variables for Robust Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (11), pp.510. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a16110510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Optimal Transport Can Tackle Gender Biases in Multi-Class Neural Network Classifiers for Job Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titon Tshiongo Kaninku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.174. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a16030174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human liver microbiota modeling strategy at the early onset of fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu M Neagoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Effernberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela T Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-023-02774-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimax optimal goodness-of-fit testing for densities and multinomials under a local differential privacy constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lam-Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/21-BEJ1358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Algorithmic Bias in Neural-Network Classifiers using Wasserstein-2 Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64, p. 672-689. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01090-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of SARS-CoV-2 Variant B.1.1.7, Vaccination, and Public Health Measures on the Spread of SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Milhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mansuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.898. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v13050898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Regression and Classification Using Gaussian Process Priors Indexed by Probability Density Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bakloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2020.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Representative Variables in Complex Systems with Interpretable Rules Using Core-Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Burcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.66. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a14020066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Testing for Outlier Detection in Space Telemetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Barreyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Boussouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), pp.443-451. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBDATA.2019.2954831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rates of convergence in conditional covariance matrix with nonparametric entries estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikol Solis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (18), pp.4536-4558. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610926.2019.1602652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">optimalFlow : Optimal-transport approach to flow cytometry gating and population matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Inouzhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Matrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Mayo-Íscar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-020-03795-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian field on the symmetric group: Prediction and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.503-546. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/19-EJS1674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731251v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A central limit theorem for Lp transportation cost on the real line with application to fairness assessment in machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), pp.817-849. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaiai/iaz016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochlear shape reveals that the human organ of hearing is sex-typed from birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Descouens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.10889. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-47433-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorem for empirical transportation cost in general dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (2), pp.926-951. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/18-AOP1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517192v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution regression model with a Reproducing Kernel Hilbert Space approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bui Thi Thien Trang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Balaresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610926.2019.1658782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorem and bootstrap procedure for Wasserstein's variations with application to structural relationships between distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, pp.341-362. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2018.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269785v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gaussian Process Regression Model for Distribution Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (10), pp.6620 - 6637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral health and microbiota status in professional rugby players: A case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Minty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Canceill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.53-60. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jdent.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution regression model with a Reproducing Kernel Hilbert Space approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thien Trang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Balaresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation for a bivariate Gaussian process under fixed domain asymptotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daira Velandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.2978-3007. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-EJS1298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echoes from the past: New insights into the early hominin cochlea from a phylo-morphometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Romeyer Dherbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Balaresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5-6), pp.508-520. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2017.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination Prediction by Trajectory Distribution Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2017.2749413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient estimation of conditional covariance matrices for dimension reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien da Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikol Solís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (9), pp.4403 - 4424. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610926.2015.1083109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction by quantization of a conditional distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.2679-2706. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-EJS1296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299554v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and Consistency of Wasserstein Barycenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (3-4), pp.901-917. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-016-0727-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kriging procedure for processes indexed by graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2), pp.159-173. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11203-015-9128-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01014022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review & Perspective for Distance Based Clustering of Vehicle Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (11), pp.3306-3317. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2016.2547641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution's template estimate with Wasserstein metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2), </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/13-BEJ585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disproportionate Cochlear Length in Genus Homo Shows a High Phylogenetic Signal during Apes’ Hearing Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Descouens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.e0127780. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0127780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust algorithm for template curve estimation based on manifold embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.373-386. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2013.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Analytics - Retour vers le Futur 3; De Statisticien à Data Scientist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Systèmes d'information et big data, 19 (3), pp.93. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.19.3.93-105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959267v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oracle Inequalities for a Group Lasso Procedure Applied to Generalized Linear Models in High Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (4), pp.2303-2318. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2014.2303121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodness-of-fit testing strategies from indirect observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (1), pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric estimation for Gaussian fields indexed by graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 159 (1-2), pp.117-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional calibration estimation by the maximum entropy on the mean principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (5), pp.989-1004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical properties of the quantile normalization method for density curve alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 242 (n° 2), pp. 129-142. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2012.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAN property for some fractional type Brownian motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.91-106. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1111.1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel inverse regression for random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), p. 1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate maximum entropy on the mean for instrumental variable regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82 (5), pp.972-978. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2012.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non asymptotic minimax rates of testing in signal detection with heterogeneous variances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.91-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiparametric estimation of shifts on compact Lie groups for image registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Vimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 152 (3-4), pp.425-473. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-010-0327-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive estimation for an inverse regression model with unknown operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics &amp; Risk Modeling with Applications in Finance and Insurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (3), pp.215-242. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/strm.2012.1044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Covariance Estimation with model selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.283-297. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3103/S1066530712040023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non parametric estimation of the structural expectation of a stochastic increasing function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 21 (n° 1), pp. 121-136. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-009-9152-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Inverse Problems : a direct or an indirect problem ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141, pp.1849-1861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum entropy estimation for survey sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141 (1), pp.305-317. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jspi.2010.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxisets for model selection estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Approximation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (2), pp.195-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penalized estimators for non linear inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carenne Ludeña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.173-191. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps:2008024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxisets for Model Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Approximation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (2), pp.195-229. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00365-009-9062-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259253v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric estimation of covariance functions by model selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muniz-Alvarez Lilian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.822-855. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/09-EJS493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of rates of convergence and regularity conditions for inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tomography and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (S09), http://www.ceremade.dauphine.fr/~rivoirar/IJAMAS_example.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l1 penalty for Ill-Posed Inverse Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (8-10), pp.1399-1411. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610920701826013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kernel based classifier on a Riemannian manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.35-51. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/stnd.2008.0911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum entropy solution to ill-posed inverse problems with approximately known operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 344, pp.260-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurst exponent estimation of Fractional Lévy Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.143-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimation of shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.616-640. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/07-EJS026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of parameters of a multifractal process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.383-407. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11749-006-0015-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On nonparametric maximum likelihood for a class of stochastic inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djalil Chafai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 76 (12), pp.1225-1237. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2005.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Anomaly Detection for Quality and Productivity Improvement of Electronics Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning, Optimization, and Data Science. LOD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 11943, pp.711-724, 2019, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-37599-7_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage sur Données Massives; trois cas d'usage avec R, Python et Spark.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam MAUMY-BERTRAND, Gilbert SAPORTA,Christine THOMAS-AGNAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage Statistique et Données Massives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, 2017, Journées d'Etudes en Statistisque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350099v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrement des risques techniques et juridiques des activités de police prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Castets-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre des Hautes Etudes du Ministère de l'Intérieur. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CIMI Thematic Trimester: Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergos Afantenos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerchinovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche en Informatique de Toulouse. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust algorithm for template curve estimation based on manifold embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834080v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian stationary processes over graphs, general frame and maximum likelihood identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586905v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Properties of the Quantile Normalization Method for Density Curve Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution's template estimate with Wasserstein metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbiased risk estimation method for covariance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Chabriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId373"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78D55AD8"/>
+    <w:nsid w:val="9F3DF51B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-loubes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1252-2960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078527015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521184v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Ozgunay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decasal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519642v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Laurindo Monteiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05374875v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lafargue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claeys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06129-4_18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072199v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Boustany" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923578v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lalanne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chhor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Kr&#269;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laugel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaTML64287.2025.00046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002338v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sena Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597059v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Il Idrissi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Martin Picard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigouroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Zamolodtchikov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vincenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;thune" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Sanz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2210.06574" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boissin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR46437.2021.00057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806912v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustasio del Barrio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gordaliza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29911-8_9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Venet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291307v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Gouic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_12" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494759v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vimond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Chauvin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531600v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ferrere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mur&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05374841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kerjean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05374858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301780v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923829v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodr&#237;guez-V&#237;tores" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537254v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Tavassoli Kejani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232450v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705992v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Lara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095805v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Champion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Champion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blaz&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Burcelin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136113v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964977v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lam-Weil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535595v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02271117v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897642v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886699v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Brunet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187232v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lescornel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andrea Arias-Serna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Caro-Lopera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651191v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barreyre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussouf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598905v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Epelbaum" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437147v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Agull&#243; Antol&#237;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341529v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aza&#239;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Burcelin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294547v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velandia Daira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevilacqua Moreno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gendre Xavier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184637v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Guillouet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850689v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749519v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995049v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994717v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebiri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739585v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Kien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593180v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451645v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632576v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Solis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440424v4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Biscay Lirio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Muniz Alvarez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524387v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Biscay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356428v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419169v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420301v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389698v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347826v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Castillo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347815v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carenne Lude&#241;a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347813v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347829v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupuy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347905v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233915v4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2025.105444" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956911v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957485v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Hadiji" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerchinovitz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stoltz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216124v3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3351095.3372845" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784768v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJS2268" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160697v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B&#233;nesse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06202-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874222v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hervier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16110510" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927476v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.521" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829589v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jourdan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titon Tshiongo Kaninku" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16030174" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951093v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu M Neagoe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Effernberger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela T Sala" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Servant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-02774-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993462v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1358" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03324550v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01090-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967770v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Fradi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feunteun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakloul" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.09.027" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739146v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ranger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mansuy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050898" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151634v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14020066" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963672v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Barreyre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussouf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2019.2954831" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135100v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikol Solis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2019.1602652" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964979v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristo Inouzhe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Matr&#225;n" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Mayo-&#205;scar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03795-w" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731251v5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Broto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1674" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790127v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braga" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Samir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Descouens" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47433-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963673v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaz016" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517192v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOP1275" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413185v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Thien Trang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2019.1658782" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269785v4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2018.09.014" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450002v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624123v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Minty" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#234;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dubois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Amestoy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2018.10.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MCFBR76-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824022v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thien Trang Bui" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754860v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Bouvier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Romeyer Dherbey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.02.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309337v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2749413" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597076v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daira Velandia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Bevilacqua" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1298" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01564965v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikol Sol&#237;s" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2015.1083109" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299554v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pelletier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1296" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163262v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-016-0727-z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01014022v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-015-9128-7" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305993v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2547641" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291302v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boissard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ585" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039279v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descouens" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thackeray" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127780" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959267v3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.19.3.93-105" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980634v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2014.2303121" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631097v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gall&#243;n" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.09.030" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949508v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980655v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980674v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gall&#243;n" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966142v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135106v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2012.12.007" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638121v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cohen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1111.1077" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938779v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2012.02.006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN40RWGW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440825v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777107v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0327-2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934906v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/strm.2012.1044" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675273v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530712040023" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186532v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-009-9152-9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528909v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631071v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.06.002" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497046v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Pennec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Autin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612382v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008024" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259253v3" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-009-9062-2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629299v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muniz-Alvarez Lilian" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-EJS493" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634393v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635438v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610920701826013" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460629v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/stnd.2008.0911" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459984v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635716v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-EJS026" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095451v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635715v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-006-0015-9" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GMJZ8PQF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003341v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2005.12.019" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963677v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jabbar" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37599-7_59" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350099v3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190585v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrussel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155046v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834080v3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586905v3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653892v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Chabriac" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644682v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593476v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-loubes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1252-2960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078527015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Laurindo Monteiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072199v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Boustany" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05374875v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lafargue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claeys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06129-4_18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lalanne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chhor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002338v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Ozgunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sena Ferreira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Kr&#269;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laugel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaTML64287.2025.00046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Il Idrissi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Martin Picard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigouroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Zamolodtchikov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vincenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;thune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Sanz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2210.06574" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boissin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR46437.2021.00057" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustasio del Barrio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gordaliza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276949v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29911-8_9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109928v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Venet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Gouic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494763v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632877v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vimond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decasal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Chauvin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531600v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ferrere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mur&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05374858v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05374841v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kerjean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301780v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923829v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodr&#237;guez-V&#237;tores" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537254v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Tavassoli Kejani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232450v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705992v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Lara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095805v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Champion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Champion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blaz&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Burcelin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136113v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964977v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lam-Weil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535595v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964972v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02271117v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897642v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886699v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Brunet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187232v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lescornel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andrea Arias-Serna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Caro-Lopera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651191v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barreyre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussouf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598905v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Epelbaum" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437147v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Agull&#243; Antol&#237;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341529v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aza&#239;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Burcelin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294547v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velandia Daira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevilacqua Moreno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gendre Xavier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184637v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Guillouet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749519v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850689v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995049v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994717v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebiri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739585v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Kien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632576v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Solis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593180v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451645v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440424v4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Biscay Lirio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Muniz Alvarez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524387v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Biscay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356428v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419169v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420301v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389698v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347815v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carenne Lude&#241;a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347826v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Castillo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347813v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347829v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupuy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347905v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233915v4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2025.105444" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956911v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216124v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3351095.3372845" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957485v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Hadiji" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerchinovitz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stoltz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784768v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJS2268" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160697v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B&#233;nesse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06202-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927476v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.521" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874222v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hervier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16110510" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829589v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jourdan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titon Tshiongo Kaninku" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16030174" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951093v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu M Neagoe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Effernberger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela T Sala" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Servant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-02774-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993462v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1358" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03324550v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01090-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739146v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ranger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mansuy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050898" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967770v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Fradi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feunteun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakloul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.09.027" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151634v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14020066" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963672v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Barreyre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussouf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2019.2954831" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135100v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikol Solis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2019.1602652" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964979v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristo Inouzhe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Matr&#225;n" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Mayo-&#205;scar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03795-w" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731251v5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Broto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1674" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963673v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaz016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790127v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braga" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Samir" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Descouens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47433-9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517192v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOP1275" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413185v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Thien Trang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2019.1658782" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269785v4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2018.09.014" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450002v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624123v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Minty" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#234;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dubois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Amestoy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2018.10.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MCFBR76-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824022v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thien Trang Bui" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597076v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daira Velandia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Bevilacqua" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1298" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754860v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Bouvier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Romeyer Dherbey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.02.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309337v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2749413" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01564965v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikol Sol&#237;s" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2015.1083109" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299554v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pelletier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1296" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163262v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-016-0727-z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01014022v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-015-9128-7" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305993v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2547641" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291302v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boissard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ585" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039279v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descouens" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thackeray" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127780" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631097v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gall&#243;n" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.09.030" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959267v3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.19.3.93-105" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980634v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2014.2303121" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949508v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980655v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980674v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gall&#243;n" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135106v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2012.12.007" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638121v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cohen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1111.1077" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966142v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938779v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2012.02.006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN40RWGW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440825v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777107v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0327-2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934906v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/strm.2012.1044" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675273v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530712040023" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186532v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-009-9152-9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528909v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631071v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.06.002" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497046v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Pennec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Autin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612382v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008024" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259253v3" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-009-9062-2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629299v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muniz-Alvarez Lilian" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-EJS493" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634393v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635438v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610920701826013" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460629v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/stnd.2008.0911" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459984v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095451v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635716v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-EJS026" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635715v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-006-0015-9" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GMJZ8PQF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003341v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2005.12.019" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963677v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jabbar" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37599-7_59" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350099v3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190585v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrussel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155046v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834080v3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586905v3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593476v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644682v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653892v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Chabriac" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>