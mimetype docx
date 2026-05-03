--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:160px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Michel Loubes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-michel-loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1252-2960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078527015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Black-Box Vulnerabilities with Wasserstein-Constrained Data Perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Laurindo Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SaTML 2026 - 4th IEEE Conference on Secure and Trustworthy Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2026, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When majority rules, minority loses: bias amplification of gradient descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bolte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072199v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness is in the details: Face Dataset Auditing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD: Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-06129-4_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374875v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Private Estimation of Smooth Transport Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Iutzeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chhor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver (BC), Canada. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Anomalies Using Graph Neural Networks: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Ozgunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Sena Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA 2025 - 23es Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002338v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Mitigating Bias is Unfair: Multiplicity and Arbitrariness in Algorithmic Group Fairness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataša Krčo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Laugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Secure and Trustworthy Machine Learning (SaTML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Copenhagen, Denmark. pp.735-752, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaTML64287.2025.00046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection de mesures de probabilité sous contraintes de quantile par distance de Wasserstein et approximation monotone polynomiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Il Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Influence Functions for Dataset Exploration and Cleaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Zamolodtchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Congress Embedded Real Time Systems (ERTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Processes on Distributions based on Regularized Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Artificial Intelligence and Statistics (AISTATS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2210.06574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving robustness in classification using optimal transport with hinge regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, Canada. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR46437.2021.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining fairness using optimal transport theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a Gaussian Process Model on the Riemannian Manifold of Non-decreasing Distribution Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cuvu, Fiji. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29911-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian process regression model for distribution inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First UQSay seminar on UQ, DACE and related topics (UQSay #01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barycenter in Wasserstein space existence and consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSI2015 2nd conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Palaiseau, France. pp.104-108, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité semi paramétrique pour la méthode des moments généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind forecasting for Gaussian time-series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiparametric estimation of rigid transformations on compact Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Vimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MICCAI Workshop on Mathematical Foundations of Computational Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, New-York, United States. pp.92-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable GNNs for Anomaly Detection and Diagnosis in Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Ozgunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decasal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI Days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token-Efficient Change Detection in LLM APIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Functional ANOVA Decomposition for Categorical Inputs Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ferrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Muré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposing the Illusion of Fairness: Auditing Vulnerabilities to Distributional Manipulation Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Laurindo Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz, Choose, Forget: A Meta-Bandit Framework for Bee-Like Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier Analysis on the Boolean Hypercube via Hoeffding Functional Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ferrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Muré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301780v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with Differentially Private (Sliced) Wasserstein Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rodríguez-Vítores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Graph Neural Network with Supervised Contrastive Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavassoli Kejani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Central Limit Theorems for Semidiscrete Wasserstein Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232450v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffeomorphic Registration using Sinkhorn Divergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705992v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l1-spectral clustering algorithm: a spectral clustering method using l1-regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Burcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095805v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAN Estimation of Lipschitz Optimal Transport Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorems for General Transportation Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Consistent Extension of Discrete Optimal Transport Maps for Machine Learning Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimax optimal goodness-of-fit testing for densities under a local differential privacy constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lam-Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust spectral clustering using LASSO regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Burcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Mathematical frameworks for Fairness in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Wasserstein-2 regularization to ensure fair decisions with Neural-Network classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic Variable Boosting for Explainability & Interpretability in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA du Quotidien peut elle être Éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Castets-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COREclust: a new package for a robust and scalable analysis of complex data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central limit theorem and bootstrap procedure for Wasserstein’s variations with an application to structural relationships between distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187232v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISK MEASURES AND CREDIT RISK UNDER THE BETA-KOTZ DISTRIBUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Andrea Arias-Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Caro-Lopera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple testing for outlier detection in functional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Barreyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Boussouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning applied to Road Traffic Speed forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data driven trimming procedure for robust classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Agulló Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new gene co-expression network analysis based on Core Structure Detection (CSD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Burcelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation for a bivariate Gaussian process under fixed domain asymptotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velandia Daira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bevilacqua Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gendre Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review & Perspective for Distance Based Trajectory Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royer François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of deformations between distributions by minimal Wasserstein distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749519v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Lasso for generalized linear models in high dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850689v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS: a new statistical insight through the prism of orthogonal polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation for Linear Inverse Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Weather Conditions Consequences on Road Trafficking Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Kien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739585v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient estimation of conditional covariance matrices for dimension reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien da Veiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifold embedding for curve registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation error for blind Gaussian time series prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451645v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive estimation of spectral densities via wavelet thresholding and information projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay Lirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Muniz Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440424v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Lasso estimation of high-dimensional covariance matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Muniz Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524387v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oracle Inequality for Instrumental Variable Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Entropy Estimation for Survey sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric estimation of covariance functions by model selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Muniz Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization with Approximated $L^2$ Maximum Entropy Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive complexity regularization for linear inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carenne Ludeña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the distribution of random shifts deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel Inverse Regression for spatial random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non parametric estimation of the structural expectation of a stochastic increasing function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimation of shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeffding decomposition of functions of random dependent variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Il Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.105444. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2025.105444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233915v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved learning theory for kernel distribution regression with two-stage sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport-based Counterfactual Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (136), pp.1-59. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3351095.3372845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216124v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity-Preserving K-Armed Bandits, Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Hadiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerchinovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Stoltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, July</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957485v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantile-constrained Wasserstein projections for robust interpretability of numerical and machine learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Il Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), pp.2721-2770. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/24-EJS2268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784768v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness seen as Global Sensitivity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bénesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 113, pp.3205-3232. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-022-06202-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the coalitional decomposition of parameters of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Il Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 361, pp.1653--1662. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Processing Unsuspected Sensitive Variables for Robust Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (11), pp.510. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a16110510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Optimal Transport Can Tackle Gender Biases in Multi-Class Neural Network Classifiers for Job Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titon Tshiongo Kaninku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.174. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a16030174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human liver microbiota modeling strategy at the early onset of fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu M Neagoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Effernberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela T Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-023-02774-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimax optimal goodness-of-fit testing for densities and multinomials under a local differential privacy constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lam-Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/21-BEJ1358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Algorithmic Bias in Neural-Network Classifiers using Wasserstein-2 Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64, p. 672-689. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01090-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of SARS-CoV-2 Variant B.1.1.7, Vaccination, and Public Health Measures on the Spread of SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Milhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mansuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.898. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v13050898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Regression and Classification Using Gaussian Process Priors Indexed by Probability Density Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bakloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2020.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Representative Variables in Complex Systems with Interpretable Rules Using Core-Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Burcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.66. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a14020066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Testing for Outlier Detection in Space Telemetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Barreyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Boussouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), pp.443-451. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBDATA.2019.2954831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rates of convergence in conditional covariance matrix with nonparametric entries estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikol Solis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (18), pp.4536-4558. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610926.2019.1602652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">optimalFlow : Optimal-transport approach to flow cytometry gating and population matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Inouzhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Matrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Mayo-Íscar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-020-03795-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian field on the symmetric group: Prediction and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.503-546. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/19-EJS1674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731251v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A central limit theorem for Lp transportation cost on the real line with application to fairness assessment in machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), pp.817-849. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaiai/iaz016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochlear shape reveals that the human organ of hearing is sex-typed from birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Descouens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.10889. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-47433-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorem for empirical transportation cost in general dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (2), pp.926-951. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/18-AOP1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517192v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution regression model with a Reproducing Kernel Hilbert Space approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bui Thi Thien Trang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Balaresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610926.2019.1658782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorem and bootstrap procedure for Wasserstein's variations with application to structural relationships between distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, pp.341-362. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2018.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269785v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gaussian Process Regression Model for Distribution Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (10), pp.6620 - 6637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral health and microbiota status in professional rugby players: A case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Minty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Canceill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.53-60. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jdent.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution regression model with a Reproducing Kernel Hilbert Space approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thien Trang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Balaresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation for a bivariate Gaussian process under fixed domain asymptotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daira Velandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.2978-3007. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-EJS1298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echoes from the past: New insights into the early hominin cochlea from a phylo-morphometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Romeyer Dherbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Balaresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5-6), pp.508-520. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2017.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination Prediction by Trajectory Distribution Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2017.2749413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient estimation of conditional covariance matrices for dimension reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien da Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikol Solís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (9), pp.4403 - 4424. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610926.2015.1083109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction by quantization of a conditional distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.2679-2706. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-EJS1296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299554v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and Consistency of Wasserstein Barycenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (3-4), pp.901-917. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-016-0727-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kriging procedure for processes indexed by graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2), pp.159-173. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11203-015-9128-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01014022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review & Perspective for Distance Based Clustering of Vehicle Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (11), pp.3306-3317. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2016.2547641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution's template estimate with Wasserstein metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2), </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/13-BEJ585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disproportionate Cochlear Length in Genus Homo Shows a High Phylogenetic Signal during Apes’ Hearing Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Descouens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.e0127780. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0127780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust algorithm for template curve estimation based on manifold embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.373-386. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2013.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Analytics - Retour vers le Futur 3; De Statisticien à Data Scientist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Systèmes d'information et big data, 19 (3), pp.93. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.19.3.93-105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959267v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oracle Inequalities for a Group Lasso Procedure Applied to Generalized Linear Models in High Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (4), pp.2303-2318. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2014.2303121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodness-of-fit testing strategies from indirect observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (1), pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric estimation for Gaussian fields indexed by graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 159 (1-2), pp.117-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional calibration estimation by the maximum entropy on the mean principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (5), pp.989-1004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical properties of the quantile normalization method for density curve alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 242 (n° 2), pp. 129-142. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2012.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAN property for some fractional type Brownian motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.91-106. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1111.1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel inverse regression for random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), p. 1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate maximum entropy on the mean for instrumental variable regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82 (5), pp.972-978. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2012.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non asymptotic minimax rates of testing in signal detection with heterogeneous variances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.91-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiparametric estimation of shifts on compact Lie groups for image registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Vimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 152 (3-4), pp.425-473. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-010-0327-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive estimation for an inverse regression model with unknown operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics &amp; Risk Modeling with Applications in Finance and Insurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (3), pp.215-242. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/strm.2012.1044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Covariance Estimation with model selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.283-297. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3103/S1066530712040023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non parametric estimation of the structural expectation of a stochastic increasing function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 21 (n° 1), pp. 121-136. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-009-9152-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Inverse Problems : a direct or an indirect problem ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141, pp.1849-1861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum entropy estimation for survey sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141 (1), pp.305-317. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jspi.2010.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxisets for model selection estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Approximation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (2), pp.195-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penalized estimators for non linear inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carenne Ludeña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.173-191. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps:2008024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxisets for Model Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Approximation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (2), pp.195-229. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00365-009-9062-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259253v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric estimation of covariance functions by model selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muniz-Alvarez Lilian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.822-855. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/09-EJS493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of rates of convergence and regularity conditions for inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tomography and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (S09), http://www.ceremade.dauphine.fr/~rivoirar/IJAMAS_example.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l1 penalty for Ill-Posed Inverse Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (8-10), pp.1399-1411. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610920701826013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kernel based classifier on a Riemannian manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.35-51. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/stnd.2008.0911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum entropy solution to ill-posed inverse problems with approximately known operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 344, pp.260-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurst exponent estimation of Fractional Lévy Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.143-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimation of shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.616-640. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/07-EJS026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of parameters of a multifractal process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.383-407. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11749-006-0015-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On nonparametric maximum likelihood for a class of stochastic inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djalil Chafai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 76 (12), pp.1225-1237. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2005.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Anomaly Detection for Quality and Productivity Improvement of Electronics Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning, Optimization, and Data Science. LOD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 11943, pp.711-724, 2019, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-37599-7_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage sur Données Massives; trois cas d'usage avec R, Python et Spark.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam MAUMY-BERTRAND, Gilbert SAPORTA,Christine THOMAS-AGNAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage Statistique et Données Massives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, 2017, Journées d'Etudes en Statistisque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350099v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrement des risques techniques et juridiques des activités de police prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Castets-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre des Hautes Etudes du Ministère de l'Intérieur. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CIMI Thematic Trimester: Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergos Afantenos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerchinovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche en Informatique de Toulouse. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust algorithm for template curve estimation based on manifold embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834080v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian stationary processes over graphs, general frame and maximum likelihood identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586905v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Properties of the Quantile Normalization Method for Density Curve Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution's template estimate with Wasserstein metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbiased risk estimation method for covariance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Chabriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId373"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:160px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Michel Loubes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-michel-loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1252-2960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078527015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Black-Box Vulnerabilities with Wasserstein-Constrained Data Perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Laurindo Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SaTML 2026 - 4th IEEE Conference on Secure and Trustworthy Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2026, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When majority rules, minority loses: bias amplification of gradient descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bolte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072199v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness is in the details: Face Dataset Auditing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD: Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-06129-4_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374875v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Private Estimation of Smooth Transport Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Iutzeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chhor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver (BC), Canada. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Anomalies Using Graph Neural Networks: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Ozgunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Sena Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA 2025 - 23es Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002338v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Mitigating Bias is Unfair: Multiplicity and Arbitrariness in Algorithmic Group Fairness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataša Krčo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Laugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Secure and Trustworthy Machine Learning (SaTML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Copenhagen, Denmark. pp.735-752, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaTML64287.2025.00046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection de mesures de probabilité sous contraintes de quantile par distance de Wasserstein et approximation monotone polynomiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Il Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Influence Functions for Dataset Exploration and Cleaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Zamolodtchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Congress Embedded Real Time Systems (ERTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Processes on Distributions based on Regularized Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Artificial Intelligence and Statistics (AISTATS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2210.06574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving robustness in classification using optimal transport with hinge regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, Canada. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR46437.2021.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian process regression model for distribution inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First UQSay seminar on UQ, DACE and related topics (UQSay #01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining fairness using optimal transport theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a Gaussian Process Model on the Riemannian Manifold of Non-decreasing Distribution Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cuvu, Fiji. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29911-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barycenter in Wasserstein space existence and consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSI2015 2nd conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Palaiseau, France. pp.104-108, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind forecasting for Gaussian time-series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité semi paramétrique pour la méthode des moments généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiparametric estimation of rigid transformations on compact Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Vimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MICCAI Workshop on Mathematical Foundations of Computational Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, New-York, United States. pp.92-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable GNNs for Anomaly Detection and Diagnosis in Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Ozgunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decasal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI Days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token-Efficient Change Detection in LLM APIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Functional ANOVA Decomposition for Categorical Inputs Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ferrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Muré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz, Choose, Forget: A Meta-Bandit Framework for Bee-Like Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposing the Illusion of Fairness: Auditing Vulnerabilities to Distributional Manipulation Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Laurindo Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier Analysis on the Boolean Hypercube via Hoeffding Functional Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ferrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Muré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301780v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with Differentially Private (Sliced) Wasserstein Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rodríguez-Vítores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Graph Neural Network with Supervised Contrastive Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavassoli Kejani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Central Limit Theorems for Semidiscrete Wasserstein Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232450v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffeomorphic Registration using Sinkhorn Divergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705992v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l1-spectral clustering algorithm: a spectral clustering method using l1-regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Burcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095805v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAN Estimation of Lipschitz Optimal Transport Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorems for General Transportation Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Consistent Extension of Discrete Optimal Transport Maps for Machine Learning Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimax optimal goodness-of-fit testing for densities under a local differential privacy constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lam-Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust spectral clustering using LASSO regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Burcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Mathematical frameworks for Fairness in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Wasserstein-2 regularization to ensure fair decisions with Neural-Network classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISK MEASURES AND CREDIT RISK UNDER THE BETA-KOTZ DISTRIBUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Andrea Arias-Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Caro-Lopera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COREclust: a new package for a robust and scalable analysis of complex data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA du Quotidien peut elle être Éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Castets-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic Variable Boosting for Explainability & Interpretability in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central limit theorem and bootstrap procedure for Wasserstein’s variations with an application to structural relationships between distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187232v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning applied to Road Traffic Speed forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple testing for outlier detection in functional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Barreyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Boussouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data driven trimming procedure for robust classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Agulló Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new gene co-expression network analysis based on Core Structure Detection (CSD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Burcelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation for a bivariate Gaussian process under fixed domain asymptotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velandia Daira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bevilacqua Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gendre Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review & Perspective for Distance Based Trajectory Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royer François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of deformations between distributions by minimal Wasserstein distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749519v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Lasso for generalized linear models in high dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850689v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS: a new statistical insight through the prism of orthogonal polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation for Linear Inverse Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Weather Conditions Consequences on Road Trafficking Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Kien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739585v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifold embedding for curve registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation error for blind Gaussian time series prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451645v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient estimation of conditional covariance matrices for dimension reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien da Veiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Lasso estimation of high-dimensional covariance matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Muniz Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524387v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive estimation of spectral densities via wavelet thresholding and information projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay Lirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Muniz Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440424v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Entropy Estimation for Survey sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oracle Inequality for Instrumental Variable Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric estimation of covariance functions by model selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Muniz Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization with Approximated $L^2$ Maximum Entropy Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel Inverse Regression for spatial random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non parametric estimation of the structural expectation of a stochastic increasing function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the distribution of random shifts deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive complexity regularization for linear inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carenne Ludeña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimation of shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved learning theory for kernel distribution regression with two-stage sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeffding decomposition of functions of random dependent variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Il Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.105444. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2025.105444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233915v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantile-constrained Wasserstein projections for robust interpretability of numerical and machine learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Il Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), pp.2721-2770. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/24-EJS2268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784768v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport-based Counterfactual Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (136), pp.1-59. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3351095.3372845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216124v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity-Preserving K-Armed Bandits, Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Hadiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerchinovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Stoltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, July</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957485v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness seen as Global Sensitivity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bénesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 113, pp.3205-3232. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-022-06202-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the coalitional decomposition of parameters of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Il Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 361, pp.1653--1662. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Processing Unsuspected Sensitive Variables for Robust Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (11), pp.510. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a16110510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Optimal Transport Can Tackle Gender Biases in Multi-Class Neural Network Classifiers for Job Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titon Tshiongo Kaninku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.174. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a16030174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human liver microbiota modeling strategy at the early onset of fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu M Neagoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Effernberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela T Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-023-02774-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimax optimal goodness-of-fit testing for densities and multinomials under a local differential privacy constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lam-Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/21-BEJ1358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Algorithmic Bias in Neural-Network Classifiers using Wasserstein-2 Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64, p. 672-689. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01090-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Representative Variables in Complex Systems with Interpretable Rules Using Core-Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Burcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.66. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a14020066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of SARS-CoV-2 Variant B.1.1.7, Vaccination, and Public Health Measures on the Spread of SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Milhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mansuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.898. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v13050898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Regression and Classification Using Gaussian Process Priors Indexed by Probability Density Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bakloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2020.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">optimalFlow : Optimal-transport approach to flow cytometry gating and population matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Inouzhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Matrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Mayo-Íscar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-020-03795-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Testing for Outlier Detection in Space Telemetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Barreyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Boussouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), pp.443-451. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBDATA.2019.2954831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rates of convergence in conditional covariance matrix with nonparametric entries estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikol Solis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (18), pp.4536-4558. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610926.2019.1602652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian field on the symmetric group: Prediction and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.503-546. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/19-EJS1674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731251v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A central limit theorem for Lp transportation cost on the real line with application to fairness assessment in machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), pp.817-849. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaiai/iaz016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochlear shape reveals that the human organ of hearing is sex-typed from birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Descouens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.10889. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-47433-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorem for empirical transportation cost in general dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (2), pp.926-951. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/18-AOP1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517192v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution regression model with a Reproducing Kernel Hilbert Space approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bui Thi Thien Trang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Balaresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610926.2019.1658782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorem and bootstrap procedure for Wasserstein's variations with application to structural relationships between distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, pp.341-362. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2018.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269785v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution regression model with a Reproducing Kernel Hilbert Space approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thien Trang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Balaresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gaussian Process Regression Model for Distribution Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (10), pp.6620 - 6637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral health and microbiota status in professional rugby players: A case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Minty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Canceill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.53-60. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jdent.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and Consistency of Wasserstein Barycenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (3-4), pp.901-917. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-016-0727-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient estimation of conditional covariance matrices for dimension reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien da Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikol Solís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (9), pp.4403 - 4424. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610926.2015.1083109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation for a bivariate Gaussian process under fixed domain asymptotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daira Velandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.2978-3007. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-EJS1298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echoes from the past: New insights into the early hominin cochlea from a phylo-morphometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Romeyer Dherbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Balaresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5-6), pp.508-520. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2017.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination Prediction by Trajectory Distribution Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2017.2749413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction by quantization of a conditional distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.2679-2706. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-EJS1296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299554v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review & Perspective for Distance Based Clustering of Vehicle Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (11), pp.3306-3317. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2016.2547641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kriging procedure for processes indexed by graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2), pp.159-173. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11203-015-9128-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01014022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution's template estimate with Wasserstein metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2), </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/13-BEJ585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disproportionate Cochlear Length in Genus Homo Shows a High Phylogenetic Signal during Apes’ Hearing Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Descouens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.e0127780. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0127780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodness-of-fit testing strategies from indirect observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (1), pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust algorithm for template curve estimation based on manifold embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.373-386. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2013.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Analytics - Retour vers le Futur 3; De Statisticien à Data Scientist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Systèmes d'information et big data, 19 (3), pp.93. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.19.3.93-105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959267v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oracle Inequalities for a Group Lasso Procedure Applied to Generalized Linear Models in High Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (4), pp.2303-2318. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2014.2303121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric estimation for Gaussian fields indexed by graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 159 (1-2), pp.117-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional calibration estimation by the maximum entropy on the mean principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (5), pp.989-1004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical properties of the quantile normalization method for density curve alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 242 (n° 2), pp. 129-142. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2012.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAN property for some fractional type Brownian motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.91-106. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1111.1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel inverse regression for random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), p. 1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Covariance Estimation with model selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.283-297. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3103/S1066530712040023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiparametric estimation of shifts on compact Lie groups for image registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Vimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 152 (3-4), pp.425-473. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-010-0327-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non asymptotic minimax rates of testing in signal detection with heterogeneous variances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.91-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate maximum entropy on the mean for instrumental variable regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82 (5), pp.972-978. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2012.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive estimation for an inverse regression model with unknown operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics &amp; Risk Modeling with Applications in Finance and Insurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (3), pp.215-242. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/strm.2012.1044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Inverse Problems : a direct or an indirect problem ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141, pp.1849-1861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum entropy estimation for survey sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141 (1), pp.305-317. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jspi.2010.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non parametric estimation of the structural expectation of a stochastic increasing function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 21 (n° 1), pp. 121-136. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-009-9152-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric estimation of covariance functions by model selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muniz-Alvarez Lilian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.822-855. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/09-EJS493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxisets for model selection estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Approximation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (2), pp.195-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penalized estimators for non linear inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carenne Ludeña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.173-191. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps:2008024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxisets for Model Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Approximation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (2), pp.195-229. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00365-009-9062-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259253v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of rates of convergence and regularity conditions for inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tomography and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (S09), http://www.ceremade.dauphine.fr/~rivoirar/IJAMAS_example.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kernel based classifier on a Riemannian manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.35-51. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/stnd.2008.0911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l1 penalty for Ill-Posed Inverse Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (8-10), pp.1399-1411. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610920701826013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum entropy solution to ill-posed inverse problems with approximately known operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 344, pp.260-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of parameters of a multifractal process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.383-407. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11749-006-0015-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimation of shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.616-640. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/07-EJS026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurst exponent estimation of Fractional Lévy Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.143-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On nonparametric maximum likelihood for a class of stochastic inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djalil Chafai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 76 (12), pp.1225-1237. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2005.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrement des risques techniques et juridiques des activités de police prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Castets-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre des Hautes Etudes du Ministère de l'Intérieur. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CIMI Thematic Trimester: Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergos Afantenos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerchinovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche en Informatique de Toulouse. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust algorithm for template curve estimation based on manifold embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834080v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian stationary processes over graphs, general frame and maximum likelihood identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586905v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Properties of the Quantile Normalization Method for Density Curve Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbiased risk estimation method for covariance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Chabriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution's template estimate with Wasserstein metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Anomaly Detection for Quality and Productivity Improvement of Electronics Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning, Optimization, and Data Science. LOD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 11943, pp.711-724, 2019, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-37599-7_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage sur Données Massives; trois cas d'usage avec R, Python et Spark.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam MAUMY-BERTRAND, Gilbert SAPORTA,Christine THOMAS-AGNAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage Statistique et Données Massives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, 2017, Journées d'Etudes en Statistisque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350099v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId373"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F3DF51B"/>
+    <w:nsid w:val="DC2E9F19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-loubes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1252-2960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078527015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Laurindo Monteiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072199v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Boustany" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05374875v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lafargue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claeys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06129-4_18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lalanne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chhor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002338v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Ozgunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sena Ferreira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Kr&#269;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laugel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaTML64287.2025.00046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Il Idrissi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Martin Picard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigouroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Zamolodtchikov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vincenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;thune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Sanz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2210.06574" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boissin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR46437.2021.00057" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustasio del Barrio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gordaliza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276949v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29911-8_9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109928v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Venet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Gouic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494763v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632877v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vimond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decasal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Chauvin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531600v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ferrere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mur&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05374858v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05374841v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kerjean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301780v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923829v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodr&#237;guez-V&#237;tores" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537254v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Tavassoli Kejani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232450v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705992v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Lara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095805v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Champion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Champion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blaz&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Burcelin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136113v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964977v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lam-Weil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535595v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964972v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02271117v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897642v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886699v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Brunet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187232v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lescornel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andrea Arias-Serna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Caro-Lopera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651191v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barreyre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussouf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598905v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Epelbaum" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437147v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Agull&#243; Antol&#237;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341529v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aza&#239;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Burcelin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294547v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velandia Daira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevilacqua Moreno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gendre Xavier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184637v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Guillouet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749519v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850689v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995049v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994717v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebiri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739585v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Kien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632576v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Solis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593180v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451645v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440424v4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Biscay Lirio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Muniz Alvarez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524387v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Biscay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356428v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419169v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420301v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389698v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347815v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carenne Lude&#241;a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347826v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Castillo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347813v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347829v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupuy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347905v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233915v4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2025.105444" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956911v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216124v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3351095.3372845" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957485v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Hadiji" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerchinovitz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stoltz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784768v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJS2268" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160697v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B&#233;nesse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06202-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927476v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.521" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874222v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hervier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16110510" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829589v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jourdan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titon Tshiongo Kaninku" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16030174" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951093v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu M Neagoe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Effernberger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela T Sala" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Servant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-02774-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993462v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1358" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03324550v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01090-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739146v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ranger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mansuy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050898" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967770v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Fradi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feunteun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakloul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.09.027" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151634v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14020066" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963672v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Barreyre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussouf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2019.2954831" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135100v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikol Solis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2019.1602652" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964979v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristo Inouzhe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Matr&#225;n" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Mayo-&#205;scar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03795-w" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731251v5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Broto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1674" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963673v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaz016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790127v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braga" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Samir" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Descouens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47433-9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517192v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOP1275" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413185v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Thien Trang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2019.1658782" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269785v4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2018.09.014" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450002v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624123v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Minty" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#234;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dubois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Amestoy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2018.10.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MCFBR76-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824022v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thien Trang Bui" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597076v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daira Velandia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Bevilacqua" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1298" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754860v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Bouvier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Romeyer Dherbey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.02.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309337v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2749413" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01564965v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikol Sol&#237;s" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2015.1083109" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299554v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pelletier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1296" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163262v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-016-0727-z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01014022v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-015-9128-7" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305993v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2547641" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291302v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boissard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ585" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039279v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descouens" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thackeray" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127780" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631097v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gall&#243;n" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.09.030" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959267v3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.19.3.93-105" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980634v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2014.2303121" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949508v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980655v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980674v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gall&#243;n" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135106v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2012.12.007" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638121v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cohen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1111.1077" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966142v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938779v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2012.02.006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN40RWGW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440825v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777107v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0327-2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934906v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/strm.2012.1044" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675273v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530712040023" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186532v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-009-9152-9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528909v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631071v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.06.002" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497046v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Pennec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Autin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612382v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008024" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259253v3" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-009-9062-2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629299v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muniz-Alvarez Lilian" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-EJS493" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634393v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635438v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610920701826013" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460629v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/stnd.2008.0911" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459984v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095451v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635716v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-EJS026" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635715v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-006-0015-9" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GMJZ8PQF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003341v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2005.12.019" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963677v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jabbar" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37599-7_59" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350099v3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190585v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrussel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155046v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834080v3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586905v3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593476v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644682v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653892v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Chabriac" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-loubes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1252-2960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078527015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Laurindo Monteiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072199v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Boustany" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05374875v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lafargue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claeys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06129-4_18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lalanne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chhor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002338v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Ozgunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sena Ferreira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Kr&#269;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laugel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaTML64287.2025.00046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Il Idrissi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Martin Picard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigouroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Zamolodtchikov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vincenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;thune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Sanz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2210.06574" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boissin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR46437.2021.00057" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109928v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Venet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806912v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustasio del Barrio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gordaliza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29911-8_9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Gouic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494759v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632877v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vimond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decasal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Chauvin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531600v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ferrere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mur&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05374841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kerjean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05374858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301780v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923829v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodr&#237;guez-V&#237;tores" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537254v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Tavassoli Kejani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232450v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705992v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Lara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095805v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Champion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Champion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blaz&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Burcelin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136113v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964977v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lam-Weil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535595v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964972v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02271117v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824461v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andrea Arias-Serna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Caro-Lopera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Brunet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886699v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187232v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lescornel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598905v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Epelbaum" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651191v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barreyre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussouf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437147v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Agull&#243; Antol&#237;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341529v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aza&#239;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Burcelin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294547v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velandia Daira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevilacqua Moreno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gendre Xavier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184637v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Guillouet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749519v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850689v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995049v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994717v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebiri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739585v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Kien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593180v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451645v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632576v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Solis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524387v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Biscay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Muniz Alvarez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440424v4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Biscay Lirio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419169v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356428v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420301v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389698v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347813v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347829v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupuy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347826v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Castillo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347815v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carenne Lude&#241;a" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347905v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956911v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233915v4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2025.105444" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784768v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJS2268" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216124v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3351095.3372845" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957485v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Hadiji" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerchinovitz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stoltz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160697v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B&#233;nesse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06202-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927476v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.521" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874222v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hervier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16110510" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829589v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jourdan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titon Tshiongo Kaninku" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16030174" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951093v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu M Neagoe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Effernberger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela T Sala" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Servant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-02774-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993462v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1358" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03324550v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01090-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151634v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14020066" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739146v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ranger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mansuy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050898" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967770v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Fradi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feunteun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakloul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.09.027" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964979v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristo Inouzhe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Matr&#225;n" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Mayo-&#205;scar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03795-w" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963672v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Barreyre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussouf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2019.2954831" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135100v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikol Solis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2019.1602652" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731251v5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Broto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1674" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963673v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaz016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790127v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braga" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Samir" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Descouens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47433-9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517192v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOP1275" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413185v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Thien Trang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2019.1658782" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269785v4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2018.09.014" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824022v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thien Trang Bui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450002v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624123v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Minty" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#234;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dubois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Amestoy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2018.10.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MCFBR76-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163262v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-016-0727-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01564965v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikol Sol&#237;s" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2015.1083109" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597076v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daira Velandia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Bevilacqua" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1298" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754860v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Bouvier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Romeyer Dherbey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.02.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309337v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2749413" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299554v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pelletier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1296" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305993v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2547641" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01014022v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-015-9128-7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291302v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boissard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ585" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039279v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descouens" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thackeray" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127780" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949508v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631097v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gall&#243;n" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.09.030" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959267v3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.19.3.93-105" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980634v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2014.2303121" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980655v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980674v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gall&#243;n" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135106v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2012.12.007" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638121v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cohen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1111.1077" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966142v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675273v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530712040023" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777107v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0327-2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440825v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938779v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2012.02.006" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN40RWGW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934906v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/strm.2012.1044" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528909v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631071v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.06.002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186532v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-009-9152-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629299v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muniz-Alvarez Lilian" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-EJS493" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497046v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Pennec" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Autin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612382v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008024" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259253v3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-009-9062-2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634393v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460629v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/stnd.2008.0911" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635438v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610920701826013" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459984v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635715v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-006-0015-9" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GMJZ8PQF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635716v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-EJS026" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095451v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003341v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2005.12.019" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190585v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrussel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155046v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834080v3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586905v3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593476v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653892v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Chabriac" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644682v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963677v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jabbar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37599-7_59" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350099v3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>