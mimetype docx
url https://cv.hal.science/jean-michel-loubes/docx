--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:160px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Michel Loubes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-michel-loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1252-2960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078527015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Black-Box Vulnerabilities with Wasserstein-Constrained Data Perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Laurindo Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SaTML 2026 - 4th IEEE Conference on Secure and Trustworthy Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2026, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When majority rules, minority loses: bias amplification of gradient descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bolte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072199v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness is in the details: Face Dataset Auditing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD: Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-06129-4_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374875v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Private Estimation of Smooth Transport Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Iutzeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chhor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver (BC), Canada. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Anomalies Using Graph Neural Networks: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Ozgunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Sena Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA 2025 - 23es Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002338v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Mitigating Bias is Unfair: Multiplicity and Arbitrariness in Algorithmic Group Fairness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataša Krčo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Laugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Secure and Trustworthy Machine Learning (SaTML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Copenhagen, Denmark. pp.735-752, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaTML64287.2025.00046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection de mesures de probabilité sous contraintes de quantile par distance de Wasserstein et approximation monotone polynomiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Il Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Influence Functions for Dataset Exploration and Cleaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Zamolodtchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Congress Embedded Real Time Systems (ERTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Processes on Distributions based on Regularized Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Artificial Intelligence and Statistics (AISTATS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2210.06574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving robustness in classification using optimal transport with hinge regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, Canada. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR46437.2021.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian process regression model for distribution inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First UQSay seminar on UQ, DACE and related topics (UQSay #01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining fairness using optimal transport theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a Gaussian Process Model on the Riemannian Manifold of Non-decreasing Distribution Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cuvu, Fiji. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29911-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barycenter in Wasserstein space existence and consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSI2015 2nd conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Palaiseau, France. pp.104-108, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind forecasting for Gaussian time-series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité semi paramétrique pour la méthode des moments généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiparametric estimation of rigid transformations on compact Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Vimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MICCAI Workshop on Mathematical Foundations of Computational Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, New-York, United States. pp.92-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable GNNs for Anomaly Detection and Diagnosis in Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Ozgunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decasal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI Days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token-Efficient Change Detection in LLM APIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Functional ANOVA Decomposition for Categorical Inputs Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ferrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Muré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz, Choose, Forget: A Meta-Bandit Framework for Bee-Like Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposing the Illusion of Fairness: Auditing Vulnerabilities to Distributional Manipulation Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Laurindo Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier Analysis on the Boolean Hypercube via Hoeffding Functional Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ferrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Muré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301780v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with Differentially Private (Sliced) Wasserstein Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rodríguez-Vítores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Graph Neural Network with Supervised Contrastive Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavassoli Kejani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Central Limit Theorems for Semidiscrete Wasserstein Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232450v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffeomorphic Registration using Sinkhorn Divergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705992v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l1-spectral clustering algorithm: a spectral clustering method using l1-regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Burcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095805v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAN Estimation of Lipschitz Optimal Transport Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorems for General Transportation Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Consistent Extension of Discrete Optimal Transport Maps for Machine Learning Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimax optimal goodness-of-fit testing for densities under a local differential privacy constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lam-Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust spectral clustering using LASSO regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Burcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Mathematical frameworks for Fairness in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Wasserstein-2 regularization to ensure fair decisions with Neural-Network classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISK MEASURES AND CREDIT RISK UNDER THE BETA-KOTZ DISTRIBUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Andrea Arias-Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Caro-Lopera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COREclust: a new package for a robust and scalable analysis of complex data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA du Quotidien peut elle être Éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Castets-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic Variable Boosting for Explainability & Interpretability in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central limit theorem and bootstrap procedure for Wasserstein’s variations with an application to structural relationships between distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187232v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning applied to Road Traffic Speed forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple testing for outlier detection in functional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Barreyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Boussouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data driven trimming procedure for robust classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Agulló Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new gene co-expression network analysis based on Core Structure Detection (CSD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Burcelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation for a bivariate Gaussian process under fixed domain asymptotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velandia Daira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bevilacqua Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gendre Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review & Perspective for Distance Based Trajectory Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royer François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of deformations between distributions by minimal Wasserstein distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749519v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Lasso for generalized linear models in high dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850689v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS: a new statistical insight through the prism of orthogonal polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation for Linear Inverse Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Weather Conditions Consequences on Road Trafficking Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Kien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739585v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifold embedding for curve registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation error for blind Gaussian time series prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451645v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient estimation of conditional covariance matrices for dimension reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien da Veiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Lasso estimation of high-dimensional covariance matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Muniz Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524387v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive estimation of spectral densities via wavelet thresholding and information projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay Lirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Muniz Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440424v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Entropy Estimation for Survey sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oracle Inequality for Instrumental Variable Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric estimation of covariance functions by model selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Muniz Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization with Approximated $L^2$ Maximum Entropy Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel Inverse Regression for spatial random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non parametric estimation of the structural expectation of a stochastic increasing function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the distribution of random shifts deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive complexity regularization for linear inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carenne Ludeña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimation of shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved learning theory for kernel distribution regression with two-stage sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeffding decomposition of functions of random dependent variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Il Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.105444. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2025.105444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233915v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantile-constrained Wasserstein projections for robust interpretability of numerical and machine learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Il Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), pp.2721-2770. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/24-EJS2268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784768v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport-based Counterfactual Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (136), pp.1-59. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3351095.3372845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216124v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity-Preserving K-Armed Bandits, Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Hadiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerchinovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Stoltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, July</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957485v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness seen as Global Sensitivity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bénesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 113, pp.3205-3232. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-022-06202-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the coalitional decomposition of parameters of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Il Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 361, pp.1653--1662. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Processing Unsuspected Sensitive Variables for Robust Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (11), pp.510. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a16110510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Optimal Transport Can Tackle Gender Biases in Multi-Class Neural Network Classifiers for Job Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titon Tshiongo Kaninku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.174. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a16030174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human liver microbiota modeling strategy at the early onset of fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu M Neagoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Effernberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela T Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-023-02774-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimax optimal goodness-of-fit testing for densities and multinomials under a local differential privacy constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lam-Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/21-BEJ1358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Algorithmic Bias in Neural-Network Classifiers using Wasserstein-2 Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64, p. 672-689. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01090-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Representative Variables in Complex Systems with Interpretable Rules Using Core-Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Burcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.66. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a14020066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of SARS-CoV-2 Variant B.1.1.7, Vaccination, and Public Health Measures on the Spread of SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Milhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mansuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.898. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v13050898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Regression and Classification Using Gaussian Process Priors Indexed by Probability Density Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bakloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2020.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">optimalFlow : Optimal-transport approach to flow cytometry gating and population matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Inouzhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Matrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Mayo-Íscar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-020-03795-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Testing for Outlier Detection in Space Telemetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Barreyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Boussouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), pp.443-451. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBDATA.2019.2954831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rates of convergence in conditional covariance matrix with nonparametric entries estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikol Solis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (18), pp.4536-4558. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610926.2019.1602652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian field on the symmetric group: Prediction and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.503-546. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/19-EJS1674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731251v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A central limit theorem for Lp transportation cost on the real line with application to fairness assessment in machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), pp.817-849. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaiai/iaz016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochlear shape reveals that the human organ of hearing is sex-typed from birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Descouens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.10889. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-47433-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorem for empirical transportation cost in general dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (2), pp.926-951. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/18-AOP1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517192v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution regression model with a Reproducing Kernel Hilbert Space approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bui Thi Thien Trang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Balaresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610926.2019.1658782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorem and bootstrap procedure for Wasserstein's variations with application to structural relationships between distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, pp.341-362. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2018.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269785v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution regression model with a Reproducing Kernel Hilbert Space approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thien Trang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Balaresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gaussian Process Regression Model for Distribution Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (10), pp.6620 - 6637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral health and microbiota status in professional rugby players: A case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Minty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Canceill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.53-60. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jdent.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and Consistency of Wasserstein Barycenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (3-4), pp.901-917. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-016-0727-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient estimation of conditional covariance matrices for dimension reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien da Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikol Solís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (9), pp.4403 - 4424. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610926.2015.1083109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation for a bivariate Gaussian process under fixed domain asymptotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daira Velandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.2978-3007. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-EJS1298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echoes from the past: New insights into the early hominin cochlea from a phylo-morphometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Romeyer Dherbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Balaresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5-6), pp.508-520. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2017.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination Prediction by Trajectory Distribution Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2017.2749413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction by quantization of a conditional distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.2679-2706. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-EJS1296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299554v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review & Perspective for Distance Based Clustering of Vehicle Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (11), pp.3306-3317. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2016.2547641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kriging procedure for processes indexed by graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2), pp.159-173. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11203-015-9128-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01014022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution's template estimate with Wasserstein metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2), </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/13-BEJ585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disproportionate Cochlear Length in Genus Homo Shows a High Phylogenetic Signal during Apes’ Hearing Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Descouens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.e0127780. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0127780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodness-of-fit testing strategies from indirect observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (1), pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust algorithm for template curve estimation based on manifold embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.373-386. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2013.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Analytics - Retour vers le Futur 3; De Statisticien à Data Scientist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Systèmes d'information et big data, 19 (3), pp.93. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.19.3.93-105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959267v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oracle Inequalities for a Group Lasso Procedure Applied to Generalized Linear Models in High Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (4), pp.2303-2318. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2014.2303121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric estimation for Gaussian fields indexed by graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 159 (1-2), pp.117-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional calibration estimation by the maximum entropy on the mean principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (5), pp.989-1004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical properties of the quantile normalization method for density curve alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 242 (n° 2), pp. 129-142. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2012.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAN property for some fractional type Brownian motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.91-106. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1111.1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel inverse regression for random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), p. 1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Covariance Estimation with model selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.283-297. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3103/S1066530712040023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiparametric estimation of shifts on compact Lie groups for image registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Vimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 152 (3-4), pp.425-473. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-010-0327-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non asymptotic minimax rates of testing in signal detection with heterogeneous variances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.91-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate maximum entropy on the mean for instrumental variable regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82 (5), pp.972-978. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2012.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive estimation for an inverse regression model with unknown operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics &amp; Risk Modeling with Applications in Finance and Insurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (3), pp.215-242. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/strm.2012.1044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Inverse Problems : a direct or an indirect problem ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141, pp.1849-1861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum entropy estimation for survey sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141 (1), pp.305-317. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jspi.2010.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non parametric estimation of the structural expectation of a stochastic increasing function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 21 (n° 1), pp. 121-136. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-009-9152-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric estimation of covariance functions by model selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muniz-Alvarez Lilian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.822-855. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/09-EJS493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxisets for model selection estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Approximation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (2), pp.195-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penalized estimators for non linear inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carenne Ludeña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.173-191. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps:2008024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxisets for Model Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Approximation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (2), pp.195-229. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00365-009-9062-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259253v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of rates of convergence and regularity conditions for inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tomography and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (S09), http://www.ceremade.dauphine.fr/~rivoirar/IJAMAS_example.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kernel based classifier on a Riemannian manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.35-51. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/stnd.2008.0911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l1 penalty for Ill-Posed Inverse Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (8-10), pp.1399-1411. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610920701826013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum entropy solution to ill-posed inverse problems with approximately known operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 344, pp.260-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of parameters of a multifractal process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.383-407. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11749-006-0015-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimation of shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.616-640. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/07-EJS026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurst exponent estimation of Fractional Lévy Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.143-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On nonparametric maximum likelihood for a class of stochastic inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djalil Chafai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 76 (12), pp.1225-1237. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2005.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrement des risques techniques et juridiques des activités de police prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Castets-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre des Hautes Etudes du Ministère de l'Intérieur. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CIMI Thematic Trimester: Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergos Afantenos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerchinovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche en Informatique de Toulouse. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust algorithm for template curve estimation based on manifold embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834080v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian stationary processes over graphs, general frame and maximum likelihood identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586905v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Properties of the Quantile Normalization Method for Density Curve Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbiased risk estimation method for covariance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Chabriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution's template estimate with Wasserstein metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Anomaly Detection for Quality and Productivity Improvement of Electronics Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning, Optimization, and Data Science. LOD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 11943, pp.711-724, 2019, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-37599-7_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage sur Données Massives; trois cas d'usage avec R, Python et Spark.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam MAUMY-BERTRAND, Gilbert SAPORTA,Christine THOMAS-AGNAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage Statistique et Données Massives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, 2017, Journées d'Etudes en Statistisque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350099v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId373"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:160px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Michel Loubes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-michel-loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1252-2960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078527015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOjlzgoAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Black-Box Vulnerabilities with Wasserstein-Constrained Data Perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Laurindo Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SaTML 2026 - 4th IEEE Conference on Secure and Trustworthy Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2026, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token-Efficient Change Detection in LLM APIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2026 - 43rd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness is in the details: Face Dataset Auditing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD: Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-06129-4_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374875v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When majority rules, minority loses: bias amplification of gradient descent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bolte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072199v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Private Estimation of Smooth Transport Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Iutzeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chhor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver (BC), Canada. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Anomalies Using Graph Neural Networks: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Ozgunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Sena Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA 2025 - 23es Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002338v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Mitigating Bias is Unfair: Multiplicity and Arbitrariness in Algorithmic Group Fairness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataša Krčo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Laugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Secure and Trustworthy Machine Learning (SaTML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Copenhagen, Denmark. pp.735-752, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SaTML64287.2025.00046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection de mesures de probabilité sous contraintes de quantile par distance de Wasserstein et approximation monotone polynomiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Il Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Influence Functions for Dataset Exploration and Cleaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Zamolodtchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Congress Embedded Real Time Systems (ERTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Processes on Distributions based on Regularized Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Artificial Intelligence and Statistics (AISTATS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2210.06574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving robustness in classification using optimal transport with hinge regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mamalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, Canada. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR46437.2021.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining fairness using optimal transport theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a Gaussian Process Model on the Riemannian Manifold of Non-decreasing Distribution Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Pacific Rim International Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cuvu, Fiji. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29911-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian process regression model for distribution inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First UQSay seminar on UQ, DACE and related topics (UQSay #01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barycenter in Wasserstein space existence and consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSI2015 2nd conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Palaiseau, France. pp.104-108, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind forecasting for Gaussian time-series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité semi paramétrique pour la méthode des moments généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiparametric estimation of rigid transformations on compact Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Vimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MICCAI Workshop on Mathematical Foundations of Computational Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, New-York, United States. pp.92-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable GNNs for Anomaly Detection and Diagnosis in Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Ozgunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decasal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI Days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Functional ANOVA Decomposition for Categorical Inputs Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ferrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Muré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposing the Illusion of Fairness: Auditing Vulnerabilities to Distributional Manipulation Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Laurindo Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz, Choose, Forget: A Meta-Bandit Framework for Bee-Like Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier Analysis on the Boolean Hypercube via Hoeffding Functional Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ferrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Muré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301780v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning with Differentially Private (Sliced) Wasserstein Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rodríguez-Vítores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair Graph Neural Network with Supervised Contrastive Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Tavassoli Kejani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Central Limit Theorems for Semidiscrete Wasserstein Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232450v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffeomorphic Registration using Sinkhorn Divergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705992v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l1-spectral clustering algorithm: a spectral clustering method using l1-regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Burcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095805v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAN Estimation of Lipschitz Optimal Transport Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorems for General Transportation Costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136113v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Consistent Extension of Discrete Optimal Transport Maps for Machine Learning Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimax optimal goodness-of-fit testing for densities under a local differential privacy constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lam-Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust spectral clustering using LASSO regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Burcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Mathematical frameworks for Fairness in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Wasserstein-2 regularization to ensure fair decisions with Neural-Network classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COREclust: a new package for a robust and scalable analysis of complex data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA du Quotidien peut elle être Éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Castets-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropic Variable Boosting for Explainability & Interpretability in Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central limit theorem and bootstrap procedure for Wasserstein’s variations with an application to structural relationships between distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187232v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISK MEASURES AND CREDIT RISK UNDER THE BETA-KOTZ DISTRIBUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Andrea Arias-Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Caro-Lopera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning applied to Road Traffic Speed forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Epelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple testing for outlier detection in functional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Barreyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Boussouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data driven trimming procedure for robust classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Agulló Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new gene co-expression network analysis based on Core Structure Detection (CSD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Burcelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation for a bivariate Gaussian process under fixed domain asymptotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velandia Daira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bevilacqua Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gendre Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review & Perspective for Distance Based Trajectory Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royer François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Lasso for generalized linear models in high dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850689v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of deformations between distributions by minimal Wasserstein distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749519v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS: a new statistical insight through the prism of orthogonal polynomials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation for Linear Inverse Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hebiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Weather Conditions Consequences on Road Trafficking Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Kien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739585v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient estimation of conditional covariance matrices for dimension reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Solis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien da Veiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifold embedding for curve registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593180v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation error for blind Gaussian time series prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451645v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Lasso estimation of high-dimensional covariance matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Muniz Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524387v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive estimation of spectral densities via wavelet thresholding and information projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay Lirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Muniz Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440424v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Entropy Estimation for Survey sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oracle Inequality for Instrumental Variable Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric estimation of covariance functions by model selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Muniz Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization with Approximated $L^2$ Maximum Entropy Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel Inverse Regression for spatial random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non parametric estimation of the structural expectation of a stochastic increasing function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive complexity regularization for linear inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carenne Ludeña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the distribution of random shifts deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimation of shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeffding decomposition of functions of random dependent variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Il Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.105444. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2025.105444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233915v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved learning theory for kernel distribution regression with two-stage sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Béthune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantile-constrained Wasserstein projections for robust interpretability of numerical and machine learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Il Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (2), pp.2721-2770. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/24-EJS2268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784768v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity-Preserving K-Armed Bandits, Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Hadiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerchinovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Stoltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, July</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957485v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport-based Counterfactual Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (136), pp.1-59. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3351095.3372845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216124v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness seen as Global Sensitivity Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bénesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 113, pp.3205-3232. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-022-06202-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Processing Unsuspected Sensitive Variables for Robust Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Hervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (11), pp.510. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a16110510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the coalitional decomposition of parameters of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Il Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 361, pp.1653--1662. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Optimal Transport Can Tackle Gender Biases in Multi-Class Neural Network Classifiers for Job Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titon Tshiongo Kaninku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.174. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a16030174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human liver microbiota modeling strategy at the early onset of fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu M Neagoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Effernberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela T Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Servant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-023-02774-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimax optimal goodness-of-fit testing for densities and multinomials under a local differential privacy constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lam-Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1), </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/21-BEJ1358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Algorithmic Bias in Neural-Network Classifiers using Wasserstein-2 Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto González-Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64, p. 672-689. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01090-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Representative Variables in Complex Systems with Interpretable Rules Using Core-Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Burcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.66. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a14020066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Regression and Classification Using Gaussian Process Priors Indexed by Probability Density Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bakloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2020.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of SARS-CoV-2 Variant B.1.1.7, Vaccination, and Public Health Measures on the Spread of SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Milhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Mansuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.898. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v13050898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Testing for Outlier Detection in Space Telemetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Barreyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Boussouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), pp.443-451. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBDATA.2019.2954831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rates of convergence in conditional covariance matrix with nonparametric entries estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikol Solis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (18), pp.4536-4558. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610926.2019.1602652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">optimalFlow : Optimal-transport approach to flow cytometry gating and population matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hristo Inouzhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Matrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Mayo-Íscar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-020-03795-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian field on the symmetric group: Prediction and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.503-546. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/19-EJS1674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731251v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochlear shape reveals that the human organ of hearing is sex-typed from birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Samir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Descouens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.10889. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-47433-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A central limit theorem for Lp transportation cost on the real line with application to fairness assessment in machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), pp.817-849. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaiai/iaz016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorem for empirical transportation cost in general dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (2), pp.926-951. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/18-AOP1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517192v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution regression model with a Reproducing Kernel Hilbert Space approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bui Thi Thien Trang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Balaresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610926.2019.1658782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Limit Theorem and bootstrap procedure for Wasserstein's variations with application to structural relationships between distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eustasio del Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gordaliza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multivariate Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 169, pp.341-362. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmva.2018.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269785v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gaussian Process Regression Model for Distribution Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil Venet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (10), pp.6620 - 6637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral health and microbiota status in professional rugby players: A case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Minty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Canceill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Amestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.53-60. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jdent.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution regression model with a Reproducing Kernel Hilbert Space approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thien Trang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Balaresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient estimation of conditional covariance matrices for dimension reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien da Veiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maikol Solís</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (9), pp.4403 - 4424. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610926.2015.1083109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echoes from the past: New insights into the early hominin cochlea from a phylo-morphometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscille Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Romeyer Dherbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Balaresque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Risser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (5-6), pp.508-520. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2017.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination Prediction by Trajectory Distribution Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2017.2749413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood estimation for a bivariate Gaussian process under fixed domain asymptotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daira Velandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreno Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.2978-3007. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-EJS1298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction by quantization of a conditional distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.2679-2706. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-EJS1296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299554v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and Consistency of Wasserstein Barycenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (3-4), pp.901-917. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-016-0727-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kriging procedure for processes indexed by graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2), pp.159-173. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11203-015-9128-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01014022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review & Perspective for Distance Based Clustering of Vehicle Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (11), pp.3306-3317. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2016.2547641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution's template estimate with Wasserstein metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bernoulli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2), </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3150/13-BEJ585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disproportionate Cochlear Length in Genus Homo Shows a High Phylogenetic Signal during Apes’ Hearing Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Descouens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dumoncel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.e0127780. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0127780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodness-of-fit testing strategies from indirect observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (1), pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Analytics - Retour vers le Futur 3; De Statisticien à Data Scientist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Systèmes d'information et big data, 19 (3), pp.93. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.19.3.93-105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959267v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oracle Inequalities for a Group Lasso Procedure Applied to Generalized Linear Models in High Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Blazère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (4), pp.2303-2318. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2014.2303121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust algorithm for template curve estimation based on manifold embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.373-386. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2013.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric estimation for Gaussian fields indexed by graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 159 (1-2), pp.117-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional calibration estimation by the maximum entropy on the mean principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (5), pp.989-1004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel inverse regression for random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (2), p. 1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical properties of the quantile normalization method for density curve alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 242 (n° 2), pp. 129-142. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2012.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAN property for some fractional type Brownian motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.91-106. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1111.1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiparametric estimation of shifts on compact Lie groups for image registration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Vimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 152 (3-4), pp.425-473. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-010-0327-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non asymptotic minimax rates of testing in signal detection with heterogeneous variances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.91-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440825v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate maximum entropy on the mean for instrumental variable regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82 (5), pp.972-978. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2012.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive estimation for an inverse regression model with unknown operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics &amp; Risk Modeling with Applications in Finance and Insurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (3), pp.215-242. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/strm.2012.1044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Covariance Estimation with model selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods of Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.283-297. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3103/S1066530712040023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non parametric estimation of the structural expectation of a stochastic increasing function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 21 (n° 1), pp. 121-136. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-009-9152-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Inverse Problems : a direct or an indirect problem ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141, pp.1849-1861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum entropy estimation for survey sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141 (1), pp.305-317. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jspi.2010.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxisets for model selection estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Approximation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (2), pp.195-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penalized estimators for non linear inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carenne Ludeña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.173-191. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ps:2008024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxisets for Model Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Approximation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (2), pp.195-229. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00365-009-9062-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259253v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric estimation of covariance functions by model selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Biscay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muniz-Alvarez Lilian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.822-855. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/09-EJS493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of rates of convergence and regularity conditions for inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivoirard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tomography and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (S09), http://www.ceremade.dauphine.fr/~rivoirar/IJAMAS_example.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kernel based classifier on a Riemannian manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.35-51. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/stnd.2008.0911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l1 penalty for Ill-Posed Inverse Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (8-10), pp.1399-1411. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610920701826013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum entropy solution to ill-posed inverse problems with approximately known operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 344, pp.260-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of parameters of a multifractal process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.383-407. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11749-006-0015-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurst exponent estimation of Fractional Lévy Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.143-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric estimation of shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.616-640. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/07-EJS026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On nonparametric maximum likelihood for a class of stochastic inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djalil Chafai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Probability Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 76 (12), pp.1225-1237. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spl.2005.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Anomaly Detection for Quality and Productivity Improvement of Electronics Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Jabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning, Optimization, and Data Science. LOD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 11943, pp.711-724, 2019, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-37599-7_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage sur Données Massives; trois cas d'usage avec R, Python et Spark.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam MAUMY-BERTRAND, Gilbert SAPORTA,Christine THOMAS-AGNAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage Statistique et Données Massives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, 2017, Journées d'Etudes en Statistisque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350099v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrement des risques techniques et juridiques des activités de police prédictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Castets-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perrussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre des Hautes Etudes du Ministère de l'Intérieur. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on CIMI Thematic Trimester: Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergos Afantenos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Garivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerchinovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche en Informatique de Toulouse. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust algorithm for template curve estimation based on manifold embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834080v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian stationary processes over graphs, general frame and maximum likelihood identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gamboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586905v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution's template estimate with Wasserstein metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbiased risk estimation method for covariance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lescornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Chabriac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Properties of the Quantile Normalization Method for Density Curve Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId374"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC2E9F19"/>
+    <w:nsid w:val="11AA50F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-loubes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1252-2960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078527015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Laurindo Monteiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072199v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Boustany" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05374875v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lafargue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claeys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06129-4_18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lalanne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chhor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002338v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Ozgunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sena Ferreira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Kr&#269;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laugel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaTML64287.2025.00046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Il Idrissi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Martin Picard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigouroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Zamolodtchikov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vincenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;thune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Sanz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2210.06574" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boissin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR46437.2021.00057" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109928v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Venet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806912v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustasio del Barrio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gordaliza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29911-8_9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Gouic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494759v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632877v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vimond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decasal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Chauvin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531600v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ferrere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mur&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05374841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kerjean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05374858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301780v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923829v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodr&#237;guez-V&#237;tores" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537254v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Tavassoli Kejani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232450v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705992v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Lara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095805v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Champion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Champion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blaz&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Burcelin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136113v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964977v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lam-Weil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535595v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964972v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02271117v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824461v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andrea Arias-Serna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Caro-Lopera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Brunet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886699v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187232v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lescornel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598905v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Epelbaum" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651191v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barreyre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussouf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437147v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Agull&#243; Antol&#237;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341529v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aza&#239;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Burcelin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294547v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velandia Daira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevilacqua Moreno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gendre Xavier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184637v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Guillouet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749519v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850689v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995049v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994717v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebiri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739585v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Kien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593180v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451645v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632576v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Solis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524387v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Biscay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Muniz Alvarez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440424v4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Biscay Lirio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419169v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356428v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420301v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389698v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347813v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347829v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupuy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347826v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Castillo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347815v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carenne Lude&#241;a" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347905v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956911v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233915v4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2025.105444" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784768v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJS2268" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216124v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3351095.3372845" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957485v3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Hadiji" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerchinovitz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stoltz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160697v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B&#233;nesse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06202-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927476v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.521" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874222v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hervier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16110510" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829589v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jourdan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titon Tshiongo Kaninku" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16030174" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951093v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu M Neagoe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Effernberger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela T Sala" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Servant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-02774-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993462v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1358" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03324550v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01090-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151634v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14020066" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739146v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ranger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mansuy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050898" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967770v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Fradi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feunteun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakloul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.09.027" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964979v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristo Inouzhe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Matr&#225;n" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Mayo-&#205;scar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03795-w" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963672v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Barreyre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussouf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2019.2954831" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135100v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikol Solis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2019.1602652" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731251v5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Broto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1674" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963673v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaz016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790127v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braga" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Samir" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Descouens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47433-9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517192v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOP1275" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413185v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Thien Trang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2019.1658782" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269785v4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2018.09.014" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824022v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thien Trang Bui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450002v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624123v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Minty" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#234;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dubois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Amestoy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2018.10.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MCFBR76-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163262v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-016-0727-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01564965v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikol Sol&#237;s" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2015.1083109" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597076v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daira Velandia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Bevilacqua" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1298" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754860v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Bouvier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Romeyer Dherbey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.02.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309337v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2749413" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299554v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pelletier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1296" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305993v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2547641" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01014022v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-015-9128-7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291302v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boissard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ585" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039279v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descouens" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thackeray" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127780" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949508v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631097v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gall&#243;n" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.09.030" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959267v3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.19.3.93-105" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980634v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2014.2303121" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980655v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980674v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gall&#243;n" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135106v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2012.12.007" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638121v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cohen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1111.1077" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966142v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675273v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530712040023" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777107v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0327-2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440825v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938779v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2012.02.006" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN40RWGW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934906v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/strm.2012.1044" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528909v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631071v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.06.002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186532v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-009-9152-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629299v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muniz-Alvarez Lilian" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-EJS493" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497046v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Pennec" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Autin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612382v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008024" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259253v3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-009-9062-2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634393v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460629v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/stnd.2008.0911" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635438v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610920701826013" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459984v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635715v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-006-0015-9" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GMJZ8PQF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635716v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-EJS026" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095451v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003341v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2005.12.019" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190585v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrussel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155046v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834080v3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586905v3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593476v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653892v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Chabriac" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644682v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963677v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jabbar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37599-7_59" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350099v3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-loubes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1252-2960" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078527015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=FOjlzgoAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519642v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Laurindo Monteiro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Chauvin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lalanne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05374875v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lafargue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claeys" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06129-4_18" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072199v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bolte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Boustany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chhor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002338v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Ozgunay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sena Ferreira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444953v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Kr&#269;o" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laugel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaTML64287.2025.00046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Il Idrissi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gamboa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Martin Picard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigouroux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Zamolodtchikov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vincenot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;thune" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Sanz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2210.06574" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boissin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR46437.2021.00057" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustasio del Barrio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gordaliza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276949v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29911-8_9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109928v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Venet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291307v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Gouic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494759v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Espinasse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vimond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521184v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decasal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ferrere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mur&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05374858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05374841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kerjean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301780v4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923829v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodr&#237;guez-V&#237;tores" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Tavassoli Kejani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232450v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705992v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Lara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095805v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Champion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Champion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Blaz&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Burcelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136113v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142788v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964977v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lam-Weil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535595v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964972v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02271117v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Brunet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886699v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187232v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lescornel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824461v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Andrea Arias-Serna" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Caro-Lopera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598905v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Epelbaum" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651191v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barreyre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cabon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussouf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437147v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Agull&#243; Antol&#237;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341529v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aza&#239;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Burcelin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294547v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velandia Daira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevilacqua Moreno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gendre Xavier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184637v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Guillouet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Fran&#231;ois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850689v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749519v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995049v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994717v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hebiri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739585v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Kien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632576v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Solis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien da Veiga" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593180v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dimeglio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451645v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524387v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Biscay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Muniz Alvarez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440424v4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Biscay Lirio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419169v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356428v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389698v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347813v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347829v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupuy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347815v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carenne Lude&#241;a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347826v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Castillo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347905v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233915v4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2025.105444" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956911v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784768v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-EJS2268" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957485v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Hadiji" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerchinovitz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Stoltz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216124v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Asher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3351095.3372845" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160697v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment B&#233;nesse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06202-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874222v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hervier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16110510" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927476v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.521" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829589v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jourdan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titon Tshiongo Kaninku" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16030174" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951093v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu M Neagoe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Effernberger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela T Sala" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Servant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-02774-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993462v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1358" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03324550v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01090-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151634v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14020066" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967770v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Fradi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feunteun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakloul" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.09.027" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739146v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ranger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mansuy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050898" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963672v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Barreyre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boussouf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2019.2954831" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135100v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikol Solis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2019.1602652" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964979v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristo Inouzhe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Matr&#225;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Mayo-&#205;scar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03795-w" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731251v5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Broto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1674" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790127v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braga" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Samir" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Descouens" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47433-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963673v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaz016" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517192v3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AOP1275" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413185v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Thien Trang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balaresque" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2019.1658782" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269785v4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2018.09.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450002v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624123v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Minty" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#234;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dubois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Amestoy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2018.10.001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MCFBR76-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824022v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thien Trang Bui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01564965v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikol Sol&#237;s" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2015.1083109" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754860v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Bouvier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Romeyer Dherbey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.02.003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309337v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Royer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2749413" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597076v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daira Velandia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Bevilacqua" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1298" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299554v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pelletier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-EJS1296" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163262v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-016-0727-z" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01014022v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-015-9128-7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305993v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2547641" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291302v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boissard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ585" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039279v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descouens" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thackeray" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127780" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949508v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959267v3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.19.3.93-105" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980634v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2014.2303121" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631097v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gall&#243;n" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.09.030" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980655v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980674v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gall&#243;n" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966142v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135106v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2012.12.007" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638121v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cohen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1111.1077" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777107v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0327-2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440825v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938779v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2012.02.006" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN40RWGW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934906v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/strm.2012.1044" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675273v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530712040023" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186532v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-009-9152-9" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528909v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631071v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2010.06.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497046v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Pennec" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Autin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612382v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008024" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259253v3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00365-009-9062-2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629299v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muniz-Alvarez Lilian" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-EJS493" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634393v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460629v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/stnd.2008.0911" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635438v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610920701826013" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459984v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635715v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-006-0015-9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GMJZ8PQF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095451v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635716v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-EJS026" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003341v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2005.12.019" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963677v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jabbar" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merle" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37599-7_59" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350099v3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190585v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrussel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155046v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834080v3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586905v3" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644682v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653892v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Chabriac" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593476v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>