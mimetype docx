--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -1939,289 +1939,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling cell type-specific and reprogrammable human replication origin signatures associated with G-quadruplex consensus motifs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximin Design on non-hypercube domain and Kernel Interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nsmb.2339⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.703-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-011-9273-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338204v1</w:t>
+                <w:t xml:space="preserve">inria-00638728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximin Design on non-hypercube domain and Kernel Interpolation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unraveling cell type-specific and reprogrammable human replication origin signatures associated with G-quadruplex consensus motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Babled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lapasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Milhavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Parrinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (3), pp.703-712. </w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (8), pp.837-844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11222-011-9273-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.2339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00638728v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularization in regression: comparing Bayesian and frequentist methods in a poorly informative situation</w:t>
               </w:r>
@@ -8769,338 +8769,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Particle Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
+                <w:t xml:space="preserve">On computational tools for Bayesian data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494357v1</w:t>
+                <w:t xml:space="preserve">hal-00473020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On computational tools for Bayesian data analysis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discussions on &amp;quot;Riemann manifold Langevin and Hamiltonian Monte Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Beffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473020v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussions on &amp;quot;Riemann manifold Langevin and Hamiltonian Monte Carlo methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Particle Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie Mengersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Beffy</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-00596301v1</w:t>
+                <w:t xml:space="preserve">hal-00494357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Core: The Complete Solution Manual</w:t>
               </w:r>
@@ -9669,51 +9669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04696535v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menichelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#232;bre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03321-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor A. C. Pavinato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.203" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229207v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;david Collin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raynal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13413" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plantamp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15663" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337195v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/18-BEJ1042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337189v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty867" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01744469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Taha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petitprez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005921" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582586v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraimout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A Hufbauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx050" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv684" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veyssier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne-Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt763" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auffray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2014.06.023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesh S. Pillai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12056" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cucala" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2013.805652" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567240v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ryder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9288-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Mira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2011.00756.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Besnard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Babled" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lapasset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Milhavet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2339" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36B07E05E61D68E6204BEF76BA8DBE581F23ECD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9273-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-528X2FK2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Anbari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-BA716" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796906v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03153.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXTDJ1B6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658539v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9285-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638735v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-EJS564" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iacobucci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.09.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176636v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Jouini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Napp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450730v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grelaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.12.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW2TSLT1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143783v4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Titterington" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.0125" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660474v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rodolphe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Taly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-BA412" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00138007v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Casarin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-EJS256" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176629v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Ben Mansour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1000199" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359624v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Santos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Beaumont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn514" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432955v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Douc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Robert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180669v4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9059-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359613v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.1027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JML0KPTJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212326v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-BA316" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070571v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Kendall" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Robert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00138008v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fran&#231;ois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070522v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077906v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Druilhet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070316v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070473v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077857v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337419v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337418v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dhorne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385869v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.08.16.504098" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910067v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Collin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068289v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932426v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Merle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494745v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouriga" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;ron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386634v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386663v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163619v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Benmansour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179269v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Correa Pavinato" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23943312" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189306v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor A.C. Pavinato" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23943828" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068254v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207225v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-D. Collin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Estoup" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787307v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Pavinato" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932275v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-38983-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787321v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne Garcia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781439881514/chapters/10.1201%2F9781315117195-18" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961038v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaniav Kamary" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertraud Malsiner-Walli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473021v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424475v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344266v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stoehr" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344254v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mailloux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05370937v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796420v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968779v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Jewson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399612v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbieri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Florin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638696v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741572v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658084v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornebise" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641487v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesh Pillai" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494357v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473020v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596301v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beffy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431308v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260507v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163678v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181474v4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04696535v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Romero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menichelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vroland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#232;bre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03321-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor A. C. Pavinato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.203" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229207v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;david Collin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raynal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13413" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plantamp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blondin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15663" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337195v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pudlo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/18-BEJ1042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337189v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribatet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty867" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01744469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bessi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Taha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petitprez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005921" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582586v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraimout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A Hufbauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx050" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv684" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veyssier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne-Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt763" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auffray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2014.06.023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067901v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesh S. Pillai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P. Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssb.12056" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cucala" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2013.805652" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567240v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ryder" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9288-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Mira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2011.00756.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638728v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9273-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-528X2FK2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Besnard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Babled" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lapasset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Milhavet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2339" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36B07E05E61D68E6204BEF76BA8DBE581F23ECD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Anbari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-BA716" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796906v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03153.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXTDJ1B6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658539v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9285-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638735v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-EJS564" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iacobucci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.09.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176636v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Jouini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Napp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450730v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grelaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.12.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HW2TSLT1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143783v4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Titterington" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.0125" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660474v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rodolphe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Taly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-BA412" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00138007v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Casarin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-EJS256" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176629v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Ben Mansour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.1000199" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359624v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Santos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Beaumont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn514" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432955v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Douc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Robert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180669v4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9059-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359613v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.1027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JML0KPTJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212326v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-BA316" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070571v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Kendall" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Robert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00138008v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fran&#231;ois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070522v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077906v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Druilhet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070316v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070473v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077857v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337419v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337418v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dhorne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385869v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.08.16.504098" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910067v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Collin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068289v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932426v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Merle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587031v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494745v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouriga" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;ron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386634v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386663v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163619v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Benmansour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179269v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Antonio Correa Pavinato" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23943312" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189306v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor A.C. Pavinato" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.23943828" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068254v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207225v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-D. Collin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Estoup" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787307v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Pavinato" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932275v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-38983-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787321v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehne Garcia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781439881514/chapters/10.1201%2F9781315117195-18" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961038v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaniav Kamary" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertraud Malsiner-Walli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473021v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424475v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344266v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stoehr" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344254v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mailloux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05370937v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796420v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968779v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Jewson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399612v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbieri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Florin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638696v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741572v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658084v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornebise" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641487v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesh Pillai" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596301v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beffy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494357v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Mengersen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431308v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260507v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163678v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181474v4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>