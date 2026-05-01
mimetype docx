--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -384,5818 +384,5952 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of solute transport in argillaceous rock under thermal gradient with a coupled THM-solute transport model</w:t>
+                <w:t xml:space="preserve">DIGIT: An In Situ Experiment for Studying the Diffusion of Water and Solutes Under Thermal Gradient in the Toarcian Clayrock at the Tournemire URL; Part 2—Lessons Learned After 20 Months of Heat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Humbezi Desfeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Uy Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
+                <w:t xml:space="preserve">Son T Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41, pp.100632. </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (4), pp.380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gete.2024.100632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min16040380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076736v1</w:t>
+                <w:t xml:space="preserve">hal-05584971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIGIT: An In Situ Experiment for Studying the Diffusion of Water and Solutes under Thermal Gradient in the Toarcian Clay Rock at the Tournemire Underground Research Laboratory: Part 1Go - Goals, Scoping Calculations, Installation and First Results under Unheated Conditions</w:t>
+                <w:t xml:space="preserve">Numerical simulation of solute transport in argillaceous rock under thermal gradient with a coupled THM-solute transport model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Uy Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Ángel Infante Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Humbezi Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Matray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philipp Schädle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min14060563⟩</w:t>
+              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.100632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gete.2024.100632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04592615v1</w:t>
+                <w:t xml:space="preserve">hal-05076736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing relevant transport processes in Opalinus Clay at the Mont Terri rock laboratory using excess-pressure, concentration and temperature profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DIGIT: An In Situ Experiment for Studying the Diffusion of Water and Solutes under Thermal Gradient in the Toarcian Clay Rock at the Tournemire Underground Research Laboratory: Part 1Go - Goals, Scoping Calculations, Installation and First Results under Unheated Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Humbezi Desfeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
+                <w:t xml:space="preserve">Josselin Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ji Yu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philipp Schädle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 242, pp.107016. </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (6), pp.563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.107016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min14060563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131204v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04592615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where are the limits of Mesozoic intracontinental sedimentary basins of southern France?</w:t>
+                <w:t xml:space="preserve">Assessing relevant transport processes in Opalinus Clay at the Mont Terri rock laboratory using excess-pressure, concentration and temperature profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Barbarand</w:t>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Préhaud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Ji Yu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104589⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 242, pp.107016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2023.107016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935422v1</w:t>
+                <w:t xml:space="preserve">hal-04131204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the permeability in the Opalinus clay series (Mont Terri -Switzerland) using the steady state method in Hassler cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Where are the limits of Mesozoic intracontinental sedimentary basins of southern France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Préhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Al Reda</w:t>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Yu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.M. Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.petrol.2019.106457⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 121, pp.104589 (IF 3,79). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407238v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquitard Fluids and Gases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the permeability in the Opalinus clay series (Mont Terri -Switzerland) using the steady state method in Hassler cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Al Reda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian D. Clark</w:t>
+                <w:t xml:space="preserve">Catherine Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jim Hendry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Niklaus Waber</w:t>
+                <w:t xml:space="preserve">Guillaume Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/6283687⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184, pp.106457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.petrol.2019.106457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866939v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian inversion of a chloride profile obtained in the hydraulically undisturbed Opalinus Clay: mass transport and paleo-hydrological implications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 93, pp.178-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Expressions for Thermo-Osmotic Permeability of Clays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aquitard Fluids and Gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian D. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jim Hendry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Goncalves</w:t>
+                <w:t xml:space="preserve">Douglas Kip Solomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ji Yu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joachim Tremosa</w:t>
+                <w:t xml:space="preserve">Niklaus Waber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL075904⟩</w:t>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (Article ID 6283687), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/6283687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692945v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled hydraulic-mechanical simulation of seasonally induced processes in the Mont Terri rock laboratory (Switzerland)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical Expressions for Thermo-Osmotic Permeability of Clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ziefle</w:t>
+                <w:t xml:space="preserve">C. Ji Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Matray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Möri</w:t>
+                <w:t xml:space="preserve">Joachim Tremosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00015-016-0252-1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (2), pp.691-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GL075904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551297v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of methods to estimate hydraulic parameters in the hydraulically undisturbed Opalinus Clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jaeggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Gräsle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110, pp.85-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00015-016-0257-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mont Terri rock laboratory, 20 years of research: introduction, site characteristics and overview of experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled hydraulic-mechanical simulation of seasonally induced processes in the Mont Terri rock laboratory (Switzerland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ziefle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bossart</w:t>
+                <w:t xml:space="preserve">J. Massmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bernier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Möri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 110 (1), pp.3-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00015-016-0236-1⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 110 (1), pp.195-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00015-016-0252-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551286v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE INTERNAL ARCHITECTURE ANDPERMEABILITY STRUCTURES OF FAULTS INSHALE FORMATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mont Terri rock laboratory, 20 years of research: introduction, site characteristics and overview of experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Birkholzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dick</w:t>
+                <w:t xml:space="preserve">C. Bruggeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Wittebroodt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Imène Esteve</w:t>
+                <w:t xml:space="preserve">P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CMS-WLS-21.17⟩</w:t>
+              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (1), pp.3-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00015-016-0236-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894356v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved CO2 and Alkane Gas in Clay Formations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THE INTERNAL ARCHITECTURE ANDPERMEABILITY STRUCTURES OF FAULTS INSHALE FORMATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Wittebroodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Blessing</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B Henry</w:t>
+                <w:t xml:space="preserve">Imène Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.021⟩</w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (17), pp.219-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CMS-WLS-21.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699772v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled study of water-stable isotopes and anions in porewater for characterizing aqueous transport through the Mesozoic sedimentary series in the eastern Paris Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissolved CO2 and Alkane Gas in Clay Formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Blessing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Flehoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bensenouci</w:t>
+                <w:t xml:space="preserve">Eric C Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Michelot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Massault</w:t>
+                <w:t xml:space="preserve">B Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.12.012⟩</w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.88 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00957996v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal behavior of a ventilated claystone at the Tournemire URL Cross-spectral analyses focused on daily harmonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled study of water-stable isotopes and anions in porewater for characterizing aqueous transport through the Mesozoic sedimentary series in the eastern Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bensenouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bailly</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Massault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.53:88-101 (IF 2,111). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2014.10.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641730v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorine transport processes through a 2000 m aquifer/aquitard system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rebeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rebeix</w:t>
+                <w:t xml:space="preserve">C. Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Gal La Salle</w:t>
+                <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jean-Baptiste</w:t>
+                <w:t xml:space="preserve">Veronique Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53, pp.102-116 (IF 2,111). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.12.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Cl− and High δ37Cl Values in Radiocarbon Dated-Fracture Groundwaters at the Tournemire URL (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
+                <w:t xml:space="preserve">Temporal behavior of a ventilated claystone at the Tournemire URL Cross-spectral analyses focused on daily harmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+                <w:t xml:space="preserve">Rachid Ababou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7, pp.574-577. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 183, pp.137-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2014.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784311v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of chloride and stable isotopes in pore-water obtained from a 2000m-deep borehole through the Mesozoïc sedimentary series in the eastern Paris Basin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of Cl− and High δ37Cl Values in Radiocarbon Dated-Fracture Groundwaters at the Tournemire URL (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pce.2011.10.024⟩</w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.574-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00593574v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention of aqueous $^{226}$Ra fluxes from a subaqueous mill tailings disposal at the Bois Noirs Site (Loire, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Courbet</w:t>
+                <w:t xml:space="preserve">Profiles of chloride and stable isotopes in pore-water obtained from a 2000m-deep borehole through the Mesozoïc sedimentary series in the eastern Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bensenouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Simonucci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mangeret</w:t>
+                <w:t xml:space="preserve">J. Tremosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.108⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65:, pp.1-10 (IF 0.975). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2011.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784312v1</w:t>
+                <w:t xml:space="preserve">hal-00593574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical characterization and modelling of the Toarcian/Domerian porewater at the Tournemire underground research laboratory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Tremosa</w:t>
+                <w:t xml:space="preserve">Retention of aqueous $^{226}$Ra fluxes from a subaqueous mill tailings disposal at the Bois Noirs Site (Loire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Simonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Arcos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Bensenouci</w:t>
+                <w:t xml:space="preserve">Sylvain Bassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
+                <w:t xml:space="preserve">Arnaud Mangeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (7), pp.1417-1431. </w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.183-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00675192v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stages of evolution of a Toarcian compacted claystone around galleries excavated between 1 and 124 years ago by the study of noble gases dissolved in pore water at the Tournemire Underground Research Laboratory (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical characterization and modelling of the Toarcian/Domerian porewater at the Tournemire underground research laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tremosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bensenouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lavielle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fethi Bensenouci</w:t>
+                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.01.006⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 27 (7), pp.1417-1431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00670857v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of thermohaline effects on groundwater modelling - Application to the Paris sedimentary Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stages of evolution of a Toarcian compacted claystone around galleries excavated between 1 and 124 years ago by the study of noble gases dissolved in pore water at the Tournemire Underground Research Laboratory (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lavielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie de Hoyos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rocher</w:t>
+                <w:t xml:space="preserve">Fethi Bensenouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.06.014⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714186v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00670857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword : 25 years after the Chernobyl power plant explosion: Management of nuclear wastes and radionuclide transfer in the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lancelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27, pp.1291-1296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00714462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural conditions for more limited osmotic abnormal fluid pressures in sedimentary basins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of thermohaline effects on groundwater modelling - Application to the Paris sedimentary Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie de Hoyos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011WR010914⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 464–465, pp.12-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833528v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt precipitation and trapped liquid cavitation in micrometric capillary tubes.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Natural conditions for more limited osmotic abnormal fluid pressures in sedimentary basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Tremosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.04.095⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.W04530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011WR010914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00589810v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A laboratory experiment for determining both the hydraulic and diffusive properties and the initial pore-water composition of an argillaceous rock sample: A test with the Opalinus clay (Mont Terri, Switzerland)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salt precipitation and trapped liquid cavitation in micrometric capillary tubes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majda Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+                <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J L Michelot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Mifsud</w:t>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2011.09.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 360 (2), pp.768-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.04.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02894351v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00589810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A profile of helium-4 concentration in pore-water for assessing the transport phenomena through an argillaceous formation (Tournemire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bensenouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (17-18), pp.1521-1530. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2011.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pce.2011.10.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-pore tensile stress by drying-induced capillary bridges inside porous materials.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
+                <w:t xml:space="preserve">A laboratory experiment for determining both the hydraulic and diffusive properties and the initial pore-water composition of an argillaceous rock sample: A test with the Opalinus clay (Mont Terri, Switzerland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Wittebroodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Azaroual</w:t>
+                <w:t xml:space="preserve">Aurélie Mifsud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 355, pp.494-502. </w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 128, pp.47-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2010.12.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2011.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00551322v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating thermo-osmotic coefficients in clay-rocks: II. In situ experimental approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Matray</w:t>
+                <w:t xml:space="preserve">In-pore tensile stress by drying-induced capillary bridges inside porous materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majda Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mercury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Violette</w:t>
+                <w:t xml:space="preserve">Mohamed Azaroual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 342 (1), pp.175 - 184. </w:t>
+              <w:t xml:space="preserve">, 2011, 355, pp.494-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.09.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2010.12.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01501985v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00551322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical pre-processing and analyses of hydro-meteorological time series in a geologic clay site (methodology and first results for Mont Terri's PP experiment)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating thermo-osmotic coefficients in clay-rocks: II. In situ experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Trémosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassane Fatmi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.M. Matray</w:t>
+                <w:t xml:space="preserve">S. Violette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 33 (SUPPL. 1), pp.S14-S23. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 342 (1), pp.175 - 184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pce.2008.10.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.09.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105009v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfers through argillaceous rocks over large space and time scales: Insights given by water stable isotopes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical pre-processing and analyses of hydro-meteorological time series in a geologic clay site (methodology and first results for Mont Terri's PP experiment)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justo Cabrera</w:t>
+                <w:t xml:space="preserve">Hassane Fatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ababou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Matray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 33 (1), pp.S67-S74. </w:t>
+              <w:t xml:space="preserve">, 2008, 33 (SUPPL. 1), pp.S14-S23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pce.2008.10.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2008.10.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375928v1</w:t>
+                <w:t xml:space="preserve">hal-03105009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desaturation and structures relationships around drifts excavated in the well-compacted Tournemire's argillite and their impact on the hydraulic head profiles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Transfers through argillaceous rocks over large space and time scales: Insights given by water stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bensenouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justo Cabrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2006.09.021⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (1), pp.S67-S74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2008.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-00175833v1</w:t>
+                <w:t xml:space="preserve">hal-00375928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Community Analysis of Opalinus Clay Drill Core Samples from the Mont Terri Underground research Laboratory, Switzerland</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Desaturation and structures relationships around drifts excavated in the well-compacted Tournemire's argillite and their impact on the hydraulic head profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justo Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01490450601134275⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2006.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176818v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-00175833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">interactions solides-solution dans les milieux confinés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial Community Analysis of Opalinus Clay Drill Core Samples from the Mont Terri Underground research Laboratory, Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stroes-Gascoyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schippers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schwyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouzid</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastien Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sergeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">institut de radioprotection et de sûreté nucléaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01490450601134275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386230v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Threshold Pressure Test Performed at the Mont Terri Rock Laboratory (Switzerland): Experimental Data and Data Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">interactions solides-solution dans les milieux confinés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Marschall</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mercury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Matray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">institut de radioprotection et de sûreté nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, DEI/SARG (2006-044), 48 pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005871v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANDRA underground research laboratory: interpretation of the mineralogical and geochemical data acquired in the Callovian-Oxfordian formation by investigative drilling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
+                <w:t xml:space="preserve">Gas Threshold Pressure Test Performed at the Mont Terri Rock Laboratory (Switzerland): Experimental Data and Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Croisé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marschall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Robelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.M Matray</w:t>
+                <w:t xml:space="preserve">J. M. Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Negrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Gros</w:t>
+                <w:t xml:space="preserve">T. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pce.2003.11.006⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61 (5), pp.631-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst:2006003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664755v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling diffusion of an alkaline plume in a clay barrier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANDRA underground research laboratory: interpretation of the mineralogical and geochemical data acquired in the Callovian-Oxfordian formation by investigative drilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gaucher</w:t>
+                <w:t xml:space="preserve">Gabrielle Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanc</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2004.03.007⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (1), pp.55-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pce.2003.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664835v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of deep formation waters by drilling fluids: correction of the chemical and isotopic composition and evaluation of errors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling diffusion of an alkaline plume in a clay barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfram Kloppmann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Aranyossy</w:t>
+                <w:t xml:space="preserve">Nicolas Michau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 16, pp.1083-1096. </w:t>
+              <w:t xml:space="preserve">, 2004, 19 (10), pp.1505-1515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0883-2927(01)00008-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2004.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">irsn-03937803v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeochemistry in two adjacent areas in the Pannonian Basin (Southeast-Hungar)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contamination of deep formation waters by drilling fluids: correction of the chemical and isotopic composition and evaluation of errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Kloppmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iren Varsanyi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lajos O Kovacs</w:t>
+                <w:t xml:space="preserve">Jean-François Aranyossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology Isotope Geoscience section</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 16, pp.1083-1096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0883-2927(01)00008-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03884212v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03937803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of silica polymorphs in electrolyte solutions, I. Activity coefficient of aqueous silica from 25 ° to 250°C, Pitzer's parameterisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogeochemistry in two adjacent areas in the Pannonian Basin (Southeast-Hungar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fouillac</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Iren Varsanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lajos O Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Geology Isotope Geoscience section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 156 (1-4), pp.25-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">irsn-03937307v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03884212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of silica polymorphs in electrolyte solutions, II. Activity of aqueous silica and solid silica polymorphs in deep solutions from the sedimentary Paris Basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Solubility of silica polymorphs in electrolyte solutions, I. Activity coefficient of aqueous silica from 25 ° to 250°C, Pitzer's parameterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Mohamed Azaroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-michel Matray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Fouillac</w:t>
+                <w:t xml:space="preserve">C. Fouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 140 (3-4), pp.167-179. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1997, Chemical Geology 140 (1997) 155-165, 140 (3-4), pp.155-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(97)00046-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2541(97)00047-8⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03937658v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03937307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry of formation waters in the Pannonian Basin (southeast Hungary)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solubility of silica polymorphs in electrolyte solutions, II. Activity of aqueous silica and solid silica polymorphs in deep solutions from the sedimentary Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mohamed Azaroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-michel Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irén Varsányi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lajos Ó.Kovács</w:t>
+                <w:t xml:space="preserve">C Fouillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 140 (1-2), pp.89-106. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1997, 140 (3-4), pp.167-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(97)00047-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2541(97)00045-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03937736v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03937658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross formational flow in the Paris Basin</w:t>
+                <w:t xml:space="preserve">Geochemistry of formation waters in the Pannonian Basin (southeast Hungary)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.H. Worden</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Irén Varsányi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lajos Ó.Kovács</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.1995.tb00095.x⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 140 (1-2), pp.89-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(97)00045-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-03882283v1</w:t>
+                <w:t xml:space="preserve">hal-03937736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotope conservation and origin of saline waters from the Middle Jurassic aquifer of the Paris Basin, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cross formational flow in the Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Worden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Matray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Fontes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, </w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 7 (1), pp.53-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0883-2927(94)90040-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.1995.tb00095.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">irsn-03881939v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03882283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry and origin of formation brines from the Paris Basin, France 1. Brines associated with Triassic salts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Stable isotope conservation and origin of saline waters from the Middle Jurassic aquifer of the Paris Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Fontes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0009-2541(93)90068-T⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0883-2927(94)90040-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03882179v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03881939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry and origin of formation brines from the Paris Basin, France 2. Saline solutions associated with oil fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Geochemistry and origin of formation brines from the Paris Basin, France 1. Brines associated with Triassic salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Fontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0009-2541(93)90068-T⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0009-2541(93)90069-U⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03882216v1</w:t>
+                <w:t xml:space="preserve">irsn-03882179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geochemistry and origin of formation brines from the Paris Basin, France 2. Saline solutions associated with oil fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Fontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Matray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0009-2541(93)90069-U⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Origin of the oil-field brines in the Paris basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Fontes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 18 (6), pp.501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/0091-7613(1990)018%3C0501:OOTOFB%3E2.3.CO;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03880578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6205,2749 +6339,2749 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine de la singularité radioactive des sables de la plage de Trébézy à Saint-Nazaire : apports de la minéralogie et de la chimie des terres rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Zebracki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombeline Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Uranium d’Orsay (JUO 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Jan 2026, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the performances of engineered barrier systems and rock masses from large scale in situ tests at the Tournemire underground research laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Dymitrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justo Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Safety, EUROSAFE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, COLOGNE, Germany. pp.133-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for qualifying monitoring components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Bohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalle Raunio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Delépine-Lesoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Landolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern2020 2nd International Conference about Monitoring in Geological Disposal of Radioactive Waste, MODERN2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Sc2O3 Based All-Solid-State EIS Structure for AlGaN/GaN HEMT pH sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nossikpendou Yves Sama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Hathcock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongyuan He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Quynh Phuong Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiane Karrakchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montreal, Canada. pp.8956762, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SENSORS43011.2019.8956762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of radionuclides in continental hydrosystems following a severe accident: theoretical, experimental and modelling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huong Lien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Martin Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Meurville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europeen Review Meeting on Severe Accident Research, ERMSAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Varsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition of anion profiles and diffusion coefficients in the Opalinus Clay at the Mont Terri rock laboratory (Switzerland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15TH WATER-ROCK INTERACTION INTERNATIONAL SYMPOSIUM, WRI-15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Evora, Portugal. pp.57-60, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeps.2016.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of methods for estimating a permeability profile across the Opalinus Clay at the Mont Terri rock laboratory (DB Experiment)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Al Reda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre, RST 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-solid interactions at the pore scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Shmulovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bergonzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRePro III – Workshop on Modelling of Coupled Transport Reaction Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01293245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-Mechanical Response of the Tournemire Argillite to the Underground Openings Excavation: Unsaturated Zones and Mine-by-test Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Rejeb Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justo Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Savoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoProc 2008, 3rd International Conference on Coupled T-H-M-C processes in geo-systems: fundamental, modelling, experiments &amp; applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lille, France. pp.647-656, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118623565.ch68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Cl- concentration and δ37 Cl profiles in porewater across a 250m-thick inducated argillite at the Tournemire URL (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bensenouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Water-Rock Interaction, WRI 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Avignon, France. pp.471-474, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagenetic carbonates in clay-rich marine formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fléhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Buschaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mazurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International meeting "Clays in Natural and Engineered Barriers for Radioactive Waste Confinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental solubility of silica in nano-pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majda Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th annual V.M. Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01291793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analyses of pressure signals, hydrogeologic characterization and evolution of Excavation Damaged Zone (claystone sites of Mont Terri and Tournemire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Fatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ababou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAMERN11: 4th International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Saidia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 partial pressure in clayrocks: a general model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric C. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fléhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas C.M. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water-Rock Interaction WRI-13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Guanajuato, Mexico. pp.855-858</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metastabilizing aqueous solutions in micrometric cylindrical tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majda Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Matray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference "Earth, Energy &amp; the Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Knoxville, Tennesse, United States. pp.:A111-A111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00569362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiles of chloride and water stable isotope in porewater obtained from a 2000 m-deep borehole through the Mesozoic sedimentary series in the East of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bensenouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Savoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting "4th International Meeting "Clays in natural &amp; engineered barriers for radioactive waster confinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Nantes,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of natural tracer profiles in porewater across the Tournemire argillite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bensenouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.N. Waber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting : "Clays in Natural &amp; Engineered Barriers for Radioactive Waste Confinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of natural tracer profiles for the characterization of transport properties of argillaceous formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bensenouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.N. Waber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.5648-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stress due to the capillary bridging in unsaturated zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majda Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mercury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Azaroual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th VM Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.A150-A150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helium production and transport in low permeability formations : the case of the Toarcian argillites at Tournemire (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bensenouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.N. Waber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Savoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, San Francisco, United States. pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PH4: a 250m deep borehole in Tournemire for assessing the reliability of chloride-, helium and water stable isotopes profiles in the Toarcian/Domerian shales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.N. Waber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bensenouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Meet. "Clays in Natural &amp; Engineered Barriers for Radioactive Waste Confinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of microbial activity on the chemical composition of groundwaters in the argillaceous formation of Tournemire (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beaucaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Clay in natural and engineered barriers for radioactive waste confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of damage-induced diffusion parameters in Tournemire argillite using an in-situ experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Wittebroodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Matray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International conference on Chemistry &amp; Migration behaviour of Actinides &amp; Fission products in Geosphere "Migration 05"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8957,133 +9091,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE MODERN2020 IN SITU TESTS IMPLEMENTED AT THE TOURNEMIRE URL – TESTING AND IMPROVING NEW MONITORING SENSORS AND TECHNOLOGIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Luis Garcia-Sineriz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Commission Conferences on Euratom Research and Training in Radioactive Waste Management, EURADWASTE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, PITESTI, Romania. 9th European Commission conference on Euratom research and training in radioactive waste management : conference proceedings, 6.3, pp.184-197, 2019, EURADWASTE. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2777/64867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9093,264 +9227,264 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Analyses of Pore Pressure Signals in Claystone During Excavation Works at the Mont Terri Underground Research Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ababou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Fatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioactive Waste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In Tech, pp.58, 2012, 978-953-51-0551-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/33187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonate Cement in the Triassic Chaunoy Formation of the Paris Basin: Distribution and Effect on Flow Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Worden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Matray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbonate Cementation in Sandstones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blackwell Publishing Ltd., pp.163-177, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781444304893.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03882316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId305"/>
+      <w:footerReference w:type="default" r:id="rId309"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9497,51 +9631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uy Vo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Fall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio &#193;ngel Infante Sedano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Humbezi Desfeux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Matray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2024.100632" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04592615v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sch&#228;dle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14060563" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04131204v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ji Yu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935422v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbarand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pr&#233;haud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Missenard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Matray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104589" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407238v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Al Reda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Yu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2019.106457" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866939v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian D. Clark" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jim Hendry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Matray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Kip Solomon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus Waber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/6283687" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.11.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ji Yu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Tremosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075904" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ziefle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Matray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#246;ri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-016-0252-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jaeggi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Gr&#228;sle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-016-0257-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bossart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Birkholzer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruggeman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Connolly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-016-0236-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dick" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wittebroodt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Esteve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CMS-WLS-21.17" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03699772v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Blessing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Flehoc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C Gaucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Henry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bensenouci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Matray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savoye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QZ8LTW2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641730v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bailly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ababou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2014.10.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZKDLN8R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958294v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebeix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39QDJSQ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784311v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.079" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tremosa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPVP06J0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784312v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bassot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.108" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675192v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arcos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.01.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W2PWLCH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670857v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lavielle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bensenouci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.01.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDMH8W5P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Hoyos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rocher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.06.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80R8P9NH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00714462v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lancelot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.04.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNFPX7VM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833528v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR010914" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00589810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Bouzid" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.04.095" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894351v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Michelot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mifsud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2011.09.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7J4528D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavielle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJL16W7T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00551322v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.12.058" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tr&#233;mosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Violette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.055" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-494Z02BG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105009v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Fatmi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.10.052" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K1XLX56-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375928v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.10.049" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M7JS3CS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-00175833v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2006.09.021" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176818v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stroes-Gascoyne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schippers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schwyn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Poulain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergeant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450601134275" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386230v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzid" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005871v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crois&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mayer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marschall" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Matray" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2006003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00664755v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robelin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Negrel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2003.11.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00664835v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaucher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2004.03.007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-03937803v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aranyossy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(01)00008-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PLR2XKZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-03884212v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iren Varsanyi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos O Kovacs" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-03937307v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouillac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(97)00046-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V450GQX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-03937658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-michel Matray" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fouillac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(97)00047-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5FZ9G1L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937736v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n Vars&#225;nyi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos &#211;.Kov&#225;cs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(97)00045-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-03882283v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Worden" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.1995.tb00095.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-03881939v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lambert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0883-2927(94)90040-X" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP142NNN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-03882179v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2541(93)90068-T" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63W0XW20-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882216v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2541(93)90069-U" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H523SX2K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-03880578v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0091-7613(1990)018%3C0501:OOTOFB%3E2.3.CO;2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479964v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Alix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Godard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513530v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mokni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866938v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Bohner" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Raunio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Del&#233;pine-Lesoille" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Landolt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nossikpendou Yves Sama" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hathcock" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyuan He" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Phuong Vuong" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Karrakchou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956762" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866937v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Lien Nguyen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin Garin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Meurville" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765444v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.029" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869294v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Al Reda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293245v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Shmulovich" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bergonzi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05094556v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Rejeb Sellami" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Slimane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118623565.ch68" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817819v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.158" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00701814v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazurek" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291793v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967868v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00664967v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569362v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551895v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551897v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Waber" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551901v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409386v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551899v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552040v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412321v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaucaire" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daumas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414359v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471502v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Garcia-Sineriz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/64867" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352984v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailly" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/33187" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-03882316v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444304893.ch7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Humbezi Desfeux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Matray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Noret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uy Vo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son T Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min16040380" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076736v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Fall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio &#193;ngel Infante Sedano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2024.100632" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04592615v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gorny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Sch&#228;dle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min14060563" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04131204v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ji Yu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2023.107016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935422v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbarand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pr&#233;haud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Missenard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Matray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104589" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Al Reda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2019.106457" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771469v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.11.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian D. Clark" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jim Hendry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Matray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Kip Solomon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus Waber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/6283687" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goncalves" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ji Yu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Tremosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075904" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501992v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jaeggi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Gr&#228;sle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-016-0257-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551297v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ziefle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Matray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#246;ri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-016-0252-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bossart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Birkholzer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruggeman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Connolly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-016-0236-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894356v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dick" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wittebroodt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Esteve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CMS-WLS-21.17" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03699772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Blessing" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Flehoc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C Gaucher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Henry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957996v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bensenouci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Matray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savoye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QZ8LTW2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebeix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fourr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39QDJSQ0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641730v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bailly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ababou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2014.10.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZKDLN8R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784311v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.079" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tremosa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPVP06J0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784312v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bassot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.108" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675192v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arcos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.01.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W2PWLCH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670857v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lavielle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bensenouci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.01.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDMH8W5P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00714462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lancelot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.04.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNFPX7VM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00714186v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Hoyos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rocher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.06.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80R8P9NH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833528v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR010914" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00589810v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Bouzid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mercury" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.04.095" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106833v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavielle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2011.10.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJL16W7T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894351v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Michelot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mifsud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2011.09.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7J4528D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00551322v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2010.12.058" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501985v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tr&#233;mosa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Violette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.055" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-494Z02BG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105009v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Fatmi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.10.052" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K1XLX56-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.10.049" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M7JS3CS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-00175833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2006.09.021" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176818v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stroes-Gascoyne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schippers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schwyn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Poulain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergeant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450601134275" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzid" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005871v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crois&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mayer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marschall" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Matray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tanaka" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2006003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00664755v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robelin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Negrel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gros" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2003.11.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00664835v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaucher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2004.03.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-03937803v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aranyossy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0883-2927(01)00008-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PLR2XKZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-03884212v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iren Varsanyi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos O Kovacs" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-03937307v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouillac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(97)00046-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V450GQX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-03937658v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-michel Matray" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fouillac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(97)00047-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5FZ9G1L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937736v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n Vars&#225;nyi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos &#211;.Kov&#225;cs" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(97)00045-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-03882283v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Worden" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.1995.tb00095.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-03881939v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lambert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fontes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0883-2927(94)90040-X" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP142NNN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-03882179v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2541(93)90068-T" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63W0XW20-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882216v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2541(93)90069-U" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H523SX2K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-03880578v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0091-7613(1990)018%3C0501:OOTOFB%3E2.3.CO;2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479964v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Alix" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Godard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513530v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dymitrowska" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mokni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866938v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Bohner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalle Raunio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Del&#233;pine-Lesoille" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Landolt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870737v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nossikpendou Yves Sama" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hathcock" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyuan He" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Phuong Vuong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Karrakchou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956762" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866937v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Lien Nguyen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin Garin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Meurville" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765444v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2016.12.029" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869294v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Al Reda" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01293245v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Shmulovich" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bergonzi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05094556v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Rejeb Sellami" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Slimane" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118623565.ch68" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817819v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.158" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00701814v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buschaert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazurek" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291793v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967868v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00664967v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569362v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551895v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551897v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Waber" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551901v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409386v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551899v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552040v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412321v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaucaire" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daumas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414359v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471502v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Garcia-Sineriz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2777/64867" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352984v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/33187" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-03882316v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444304893.ch7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>