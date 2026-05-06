--- v0 (2026-03-18)
+++ v1 (2026-05-06)
@@ -2655,169 +2655,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean Cocteau l'illusionniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Maulpoix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cocteau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers de l'Herne, pp.15, 2016, 9782851971838</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flèche de tout bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Maulpoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Différence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Par le temps qui court</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Différence, 2016, Orphée, 978-2-7291-2297-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460412v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01460248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La véritable demeure du poète est sa solitude</w:t>
               </w:r>
@@ -3407,51 +3407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maulpoix.net/bleuquatre.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maulpoix.net/ecrivainimaginaire.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maulpoix.net/biblio.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maulpoix.net/pasneige.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maulpoix.net/amour.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maulpoix.net/lyrisme.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maulpoix.net/lyrismecrit.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476640v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Maulpoix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09787-7.p.0097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460582v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461199v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461177v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461183v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461204v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461205v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461202v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jose-corti.fr/titresenlisant/Poesie_a_mauvais_genre.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412073v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jose-corti.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesparisouest.fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460549v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pocket.fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jose-corti.fr/titres/pour-un-lyrisme-critique.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jose-corti.fr/titres/adieux-au-poeme.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maulpoix.net/bleuquatre.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maulpoix.net/ecrivainimaginaire.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maulpoix.net/biblio.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maulpoix.net/pasneige.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maulpoix.net/amour.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maulpoix.net/lyrisme.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maulpoix.net/lyrismecrit.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476640v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Maulpoix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09787-7.p.0097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460591v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460582v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461199v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461177v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461183v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461204v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461205v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461202v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jose-corti.fr/titresenlisant/Poesie_a_mauvais_genre.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412073v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jose-corti.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesparisouest.fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460549v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pocket.fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jose-corti.fr/titres/pour-un-lyrisme-critique.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jose-corti.fr/titres/adieux-au-poeme.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460248v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460412v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>