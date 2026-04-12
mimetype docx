--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1727,264 +1727,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HIV-1 Antisense Protein (ASP) induces CD8 T cell responses during chronic infection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does chronic infection in retroviruses have a sense?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12977-015-0135-y⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (6), pp.367-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2015.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120251v1</w:t>
+                <w:t xml:space="preserve">hal-02120109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does chronic infection in retroviruses have a sense?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The HIV-1 Antisense Protein (ASP) induces CD8 T cell responses during chronic infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Atangana Maze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anju Bansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sterrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2015.01.009⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12977-015-0135-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02120109v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-1 Tat inhibits phagocytosis by preventing the recruitment of Cdc42 to the phagocytic cup</w:t>
               </w:r>
@@ -2875,7160 +2875,7026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tax Protein-induced Expression of Antiapoptotic Bfl-1 Protein Contributes to Survival of Human T-cell Leukemia Virus Type 1 (HTLV-1)-infected T-cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HIV-1 Antisense Transcription Is Preferentially Activated in Primary Monocyte-Derived Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Laverdure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Arpin-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Macaire</w:t>
+                <w:t xml:space="preserve">Isabelle Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Riquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Duc Dodon</w:t>
+                <w:t xml:space="preserve">Bruno Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M112.340992⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (24), pp.13785-13789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01723-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120124v1</w:t>
+                <w:t xml:space="preserve">hal-02146251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Antisense Transcription Is Preferentially Activated in Primary Monocyte-Derived Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Arpin-André</w:t>
+                <w:t xml:space="preserve">The HTLV-1-encoded protein HBZ directly inhibits the acetyl transferase activity of p300/CBP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Wurm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana G. Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Polakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Clerc</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01723-12⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (13), pp.5910-5925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146251v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tax Protein-induced Expression of Antiapoptotic Bfl-1 Protein Contributes to Survival of Human T-cell Leukemia Virus Type 1 (HTLV-1)-infected T-cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moncollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Biémont-Trescol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Duc Dodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 287, pp.21357-21370. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+              <w:t xml:space="preserve">, 2012, 287 (25), pp.21357-21370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M112.340992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00807696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HTLV-1-encoded protein HBZ directly inhibits the acetyl transferase activity of p300/CBP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Polakowski</w:t>
+                <w:t xml:space="preserve">Making Sense out of Antisense Transcription in Human T-Cell Lymphotropic Viruses (HTLVs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (5), pp.456-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v3050456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gks244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02120125v1</w:t>
+                <w:t xml:space="preserve">hal-02152778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Sense out of Antisense Transcription in Human T-Cell Lymphotropic Viruses (HTLVs)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of valproate on Tax and HBZ expression in HTLV-1 and HAM/TSP T lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Belrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Olindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lézin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Dueymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 118 (9), pp.2483-2491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2010-11-321364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v3050456⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02152778v1</w:t>
+                <w:t xml:space="preserve">hal-02146255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of valproate on Tax and HBZ expression in HTLV-1 and HAM/TSP T lymphocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Dueymes</w:t>
+                <w:t xml:space="preserve">Polarized expression of the membrane ASP protein derived from HIV-1 antisense transcription in T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Laverdure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Torresilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-8-74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2010-11-321364⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02146255v1</w:t>
+                <w:t xml:space="preserve">hal-02146256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized expression of the membrane ASP protein derived from HIV-1 antisense transcription in T cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Adult T-cell leukemia induced by HTLV-1: before and after HBZ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Duc Dodon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (4), pp.391-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2010264391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-8-74⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02146256v1</w:t>
+                <w:t xml:space="preserve">hal-00509060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Adult T-cell leukemia induced by HTLV-1: before and after HBZ]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Duc Dodon</w:t>
+                <w:t xml:space="preserve">Expression of a protein involved in bone resorption, Dkk1, is activated by HTLV-1 bZIP factor through its activation domain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Polakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Barbeau</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-7-61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2010264391⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00509060v1</w:t>
+                <w:t xml:space="preserve">hal-00509059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of a protein involved in bone resorption, Dkk1, is activated by HTLV-1 bZIP factor through its activation domain.</w:t>
+                <w:t xml:space="preserve">Leucémies T induites par HTLV-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Polakowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Heather Gregory</w:t>
+                <w:t xml:space="preserve">Madeleine Duc Dodon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lemasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (4), pp.391-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2010264391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-7-61⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00509059v1</w:t>
+                <w:t xml:space="preserve">hal-02152789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leucémies T induites par HTLV-1</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HBZ is an immunogenic protein, but not a target antigen for human T-cell leukemia virus type 1-specific cytotoxic T lymphocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichiro Suemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Fujiwara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiki Ochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiji Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masao Matsuoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2010264391⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (Pt 8), pp.1806-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.010199-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152789v1</w:t>
+                <w:t xml:space="preserve">hal-00412648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HBZ is an immunogenic protein, but not a target antigen for human T-cell leukemia virus type 1-specific cytotoxic T lymphocytes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Masao Matsuoka</w:t>
+                <w:t xml:space="preserve">Propensity for HBZ-SP1 isoform of HTLV-I to inhibit c-Jun activity correlates with sequestration of c-Jun into nuclear bodies rather than inhibition of its DNA-binding activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Rubbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 391 (2), pp.195-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2009.06.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/vir.0.010199-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00412648v1</w:t>
+                <w:t xml:space="preserve">hal-00412750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propensity for HBZ-SP1 isoform of HTLV-I to inhibit c-Jun activity correlates with sequestration of c-Jun into nuclear bodies rather than inhibition of its DNA-binding activity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Human T-cell leukemia virus type 2 produces a spliced antisense transcript encoding a protein that lacks a classic bZIP domain but still inhibits Tax2-mediated transcription.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilène Halin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Douceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoit Barbeau</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Journo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga Ling Ko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2009.06.027⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (12), pp.2427-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2008-09-179879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00412750v1</w:t>
+                <w:t xml:space="preserve">hal-00419364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human T-cell leukemia virus type 2 produces a spliced antisense transcript encoding a protein that lacks a classic bZIP domain but still inhibits Tax2-mediated transcription.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Upregulation of human T-cell leukemia virus type 1 antisense transcription by the viral tax protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilène Halin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Douceron</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Clerc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nga Ling Ko</w:t>
+                <w:t xml:space="preserve">Isabelle Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (4), pp.2048-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01264-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2008-09-179879⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00419364v1</w:t>
+                <w:t xml:space="preserve">hal-00358488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upregulation of human T-cell leukemia virus type 1 antisense transcription by the viral tax protein.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
+                <w:t xml:space="preserve">An Interaction between the Human T Cell Leukemia Virus Type 1 Basic Leucine Zipper Factor (HBZ) and the KIX Domain of p300/CBP Contributes to the Down-regulation of Tax-dependent Viral Transcription by HBZ.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Polakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte André-Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 283 (35), pp.23903-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M803116200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01264-08⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00358488v1</w:t>
+                <w:t xml:space="preserve">hal-00319711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interaction between the Human T Cell Leukemia Virus Type 1 Basic Leucine Zipper Factor (HBZ) and the KIX Domain of p300/CBP Contributes to the Down-regulation of Tax-dependent Viral Transcription by HBZ.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Barbeau</w:t>
+                <w:t xml:space="preserve">HTLV-1 HBZ cooperates with JunD to enhance transcription of the human telomerase reverse transcriptase gene (hTERT).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Kuhlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Villaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Castellazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-4-92⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M803116200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00319711v1</w:t>
+                <w:t xml:space="preserve">hal-00259262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection, characterization and regulation of antisense transcripts in HIV-1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilene Halin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Audet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vaquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (1), pp.71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1742-4690-4-71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HTLV-1 HBZ cooperates with JunD to enhance transcription of the human telomerase reverse transcriptase gene (hTERT).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
+                <w:t xml:space="preserve">The HBZ-SP1 isoform of human T-cell leukemia virus type I represses JunB activity by sequestration into nuclear bodies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Basbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Arpin-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 4, pp.92. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 4, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-4-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-4-92⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00259262v1</w:t>
+                <w:t xml:space="preserve">hal-00188395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HBZ-SP1 isoform of human T-cell leukemia virus type I represses JunB activity by sequestration into nuclear bodies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Human T-cell leukemia virus type 1 (HTLV-1) bZIP protein interacts with the cellular transcription factor CREB to inhibit HTLV-1 transcription.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Polakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Arpin-André</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Cavanagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (4), pp.1543-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00480-06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-4-14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00188395v1</w:t>
+                <w:t xml:space="preserve">hal-00188402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human T-cell leukemia virus type 1 (HTLV-1) bZIP protein interacts with the cellular transcription factor CREB to inhibit HTLV-1 transcription.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does the HBZ Gene Represent a New Potential Target for the Treatment of Adult T-Cell Leukemia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Reviews of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (5-6), pp.283-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08830180701690843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00480-06⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00188402v1</w:t>
+                <w:t xml:space="preserve">hal-00193575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the HBZ Gene Represent a New Potential Target for the Treatment of Adult T-Cell Leukemia?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Barbeau</w:t>
+                <w:t xml:space="preserve">The PDZ Domain-binding Motif of the Human T Cell Leukemia Virus Type 1 Tax Protein Induces Mislocalization of the Tumor Suppressor hScrib in T cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Arpin-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Reviews of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 282 (45), pp.33132-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M702279200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08830180701690843⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00193575v1</w:t>
+                <w:t xml:space="preserve">hal-00188382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PDZ Domain-binding Motif of the Human T Cell Leukemia Virus Type 1 Tax Protein Induces Mislocalization of the Tumor Suppressor hScrib in T cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A modified version of a Fos-associated cluster in HBZ affects Jun transcriptional potency.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Arpin-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (9), pp.2761-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkl375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M702279200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00188382v1</w:t>
+                <w:t xml:space="preserve">hal-00188407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HBZ, a new important player in the mystery of adult T-cell leukemia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 108 (13), pp.3979-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2006-03-007732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified version of a Fos-associated cluster in HBZ affects Jun transcriptional potency.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">HTLV-I antisense transcripts initiating in the 3'LTR are alternatively spliced and polyadenylated.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Cavanagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Audet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Arpin-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-3-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkl375⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00188407v1</w:t>
+                <w:t xml:space="preserve">hal-00188413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HTLV-I antisense transcripts initiating in the 3'LTR are alternatively spliced and polyadenylated.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Audet</w:t>
+                <w:t xml:space="preserve">Nuclear localization of HTLV-I bZIP factor (HBZ) is mediated by three distinct motifs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Arpin-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Hivin</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Basbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 118 (Pt 7), pp.1355-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.01727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-3-15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00188413v1</w:t>
+                <w:t xml:space="preserve">hal-00188418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear localization of HTLV-I bZIP factor (HBZ) is mediated by three distinct motifs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Interaction between C/EBPbeta and Tax down-regulates human T-cell leukemia virus type I transcription.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gaudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 318 (2), pp.556-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2003.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.01727⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00188418v1</w:t>
+                <w:t xml:space="preserve">hal-00188432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between C/EBPbeta and Tax down-regulates human T-cell leukemia virus type I transcription.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">HBZ interacts with JunD and stimulates its transcriptional activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Basbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2003.10.027⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 562 (1-3), pp.165-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-5793(04)00225-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00188432v1</w:t>
+                <w:t xml:space="preserve">hal-02376654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HBZ interacts with JunD and stimulates its transcriptional activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Basbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 562 (1-3), pp.165-70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-5793(04)00225-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0014-5793(04)00225-X⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02376654v1</w:t>
+                <w:t xml:space="preserve">hal-00188428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HBZ interacts with JunD and stimulates its transcriptional activity.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Activation of HTLV-I gene transcription by protein tyrosine phosphatase inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Audet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Paré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ouellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0014-5793(04)00225-X⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 329 (2), pp.395-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2004.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188428v1</w:t>
+                <w:t xml:space="preserve">hal-00188427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of HTLV-I gene transcription by protein tyrosine phosphatase inhibitors.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Ouellet</w:t>
+                <w:t xml:space="preserve">The HBZ factor of human T-cell leukemia virus type I dimerizes with transcription factors JunB and c-Jun and modulates their transcriptional activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Basbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gaudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Piechaczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2004.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 278 (44), pp.43620-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M307275200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00188427v1</w:t>
+                <w:t xml:space="preserve">hal-00188768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HBZ factor of human T-cell leukemia virus type I dimerizes with transcription factors JunB and c-Jun and modulates their transcriptional activity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">The central region of human T-cell leukemia virus type 1 Tax protein contains distinct domains involved in subunit dimerization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Basbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bazarbachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 77 (24), pp.13028-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M307275200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00188768v1</w:t>
+                <w:t xml:space="preserve">hal-00188765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The central region of human T-cell leukemia virus type 1 Tax protein contains distinct domains involved in subunit dimerization.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Devaux</w:t>
+                <w:t xml:space="preserve">Activation of HTLV-I transcription in the presence of Tax is independent of the acetylation of CREB-2 (ATF-4).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 77 (24), pp.13028-35</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 299 (2), pp.271-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188765v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of HTLV-I transcription in the presence of Tax is independent of the acetylation of CREB-2 (ATF-4).</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The complementary strand of the human T-cell leukemia virus type 1 RNA genome encodes a bZIP transcription factor that down-regulates viral transcription.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gaudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Basbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Biard-Piechaczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 299 (2), pp.271-8</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 76 (24), pp.12813-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189004v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complementary strand of the human T-cell leukemia virus type 1 RNA genome encodes a bZIP transcription factor that down-regulates viral transcription.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How the sequestration of a protein interferes with its mechanism of action: example of a new family of proteins characterized by a particular cysteine-rich carboxy-terminal domain involved in gene expression regulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 76 (24), pp.12813-22</w:t>
+              <w:t xml:space="preserve">Current Protein and Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2 (2), pp.155-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188771v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the sequestration of a protein interferes with its mechanism of action: example of a new family of proteins characterized by a particular cysteine-rich carboxy-terminal domain involved in gene expression regulation.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The cAMP response element binding protein-2 (CREB-2) can interact with the C/EBP-homologous protein (CHOP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gaudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Basbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Aman Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protein and Peptide Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 502 (1-2), pp.57-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(01)02646-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189001v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cAMP response element binding protein-2 (CREB-2) can interact with the C/EBP-homologous protein (CHOP)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular interactions involved in the transactivation of the human T-cell leukemia virus type 1 promoter mediated by Tax and CREB-2 (ATF-4).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peleraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 20 (10), pp.3470-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02376693v1</w:t>
+                <w:t xml:space="preserve">hal-00189010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular interactions involved in the transactivation of the human T-cell leukemia virus type 1 promoter mediated by Tax and CREB-2 (ATF-4).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequence requirement for the nucleolar localization of human I-mfa domain-containing protein (HIC p40).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Basbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 20 (10), pp.3470-81</w:t>
+              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 79 (11), pp.834-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189010v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence requirement for the nucleolar localization of human I-mfa domain-containing protein (HIC p40).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Molecular cloning of a novel human I-mfa domain-containing protein that differently regulates human T-cell leukemia virus type I and HIV-1 expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 79 (11), pp.834-8</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 275 (7), pp.4848-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189008v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning of a novel human I-mfa domain-containing protein that differently regulates human T-cell leukemia virus type I and HIV-1 expression.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Thébault</w:t>
+                <w:t xml:space="preserve">Multiple control levels of cell proliferation by human T-cell leukemia virus type 1 Tax protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gachon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Devaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 257 (2), pp.277-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/viro.1999.9685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189011v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple control levels of cell proliferation by human T-cell leukemia virus type 1 Tax protein.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CREB-2, a cellular CRE-dependent transcription repressor, functions in association with Tax as an activator of the human T-cell leukemia virus type 1 promoter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peleraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 72 (10), pp.8332-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00189012v1</w:t>
+                <w:t xml:space="preserve">hal-00189013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CREB-2, a cellular CRE-dependent transcription repressor, functions in association with Tax as an activator of the human T-cell leukemia virus type 1 promoter.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation of E2F-mediated transcription by human T-cell leukemia virus type I Tax protein in a p16(INK4A)-negative T-cell line.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gachon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 72 (10), pp.8332-7</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 273 (36), pp.23598-604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189013v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of E2F-mediated transcription by human T-cell leukemia virus type I Tax protein in a p16(INK4A)-negative T-cell line.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">The Ick protein tyrosine kinase is not involved in antibody-mediated CD4 (CDR3-loop) signal transduction that inhibits HIV-1 transcription.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coudronnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Corbeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert-Hebmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Devaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 273 (36), pp.23598-604</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 28 (5), pp.1445-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189014v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ick protein tyrosine kinase is not involved in antibody-mediated CD4 (CDR3-loop) signal transduction that inhibits HIV-1 transcription.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Robert-Hebmann</w:t>
+                <w:t xml:space="preserve">The cowpea mosaic virus RNA 1-encoded 112 kDa protein may function as a VPg precursor in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. M. Kooter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Verver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wellink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 28 (5), pp.1445-57</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 76 ( Pt 7), pp.1807-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189017v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cowpea mosaic virus RNA 1-encoded 112 kDa protein may function as a VPg precursor in vivo.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of packaging strategy in retroviruses and pararetroviruses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 213 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/viro.1995.1540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189024v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of packaging strategy in retroviruses and pararetroviruses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequence of a cauliflower mosaic virus strain infecting solanaceous plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geldreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guidasci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 155 (2), pp.305-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00189018v1</w:t>
+                <w:t xml:space="preserve">hal-00189026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence of a cauliflower mosaic virus strain infecting solanaceous plants.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The full-length product of cauliflower mosaic virus open reading frame III is associated with the viral particle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dautel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guidasci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Piqué</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. L. Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lebeurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 155 (2), pp.305-6</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 202 (2), pp.1043-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189026v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The full-length product of cauliflower mosaic virus open reading frame III is associated with the viral particle.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Identification of C-terminal amino acid residues of cauliflower mosaic virus open reading frame III protein responsible for its DNA binding activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guidasci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wurch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pique</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Lebeurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 202 (2), pp.1043-5</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 90 (4), pp.1470-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189027v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of C-terminal amino acid residues of cauliflower mosaic virus open reading frame III protein responsible for its DNA binding activity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of different electrophoretic forms of cauliflower mosaic virus virions (strain Cabb-S).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Mougeot</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">A. Geldreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lebeurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 90 (4), pp.1470-3</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 75 (8), pp.645-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189030v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of different electrophoretic forms of cauliflower mosaic virus virions (strain Cabb-S).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processing of the minor capsid protein of the cauliflower mosaic virus requires a cysteine proteinase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guidasci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lebeurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Lebeurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 75 (8), pp.645-9</w:t>
+              <w:t xml:space="preserve">Research in virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 143 (5), pp.361-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189031v1</w:t>
+                <w:t xml:space="preserve">hal-00189032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of the minor capsid protein of the cauliflower mosaic virus requires a cysteine proteinase.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">The cauliflower mosaic virus reverse transcriptase is not produced by the mechanism of ribosomal frameshifting in Saccharomyces cerevisiae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wurch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guidasci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Mougeot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">A. Geldreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lebeurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 143 (5), pp.361-70</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 180 (2), pp.837-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189032v1</w:t>
+                <w:t xml:space="preserve">hal-00189156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cauliflower mosaic virus reverse transcriptase is not produced by the mechanism of ribosomal frameshifting in Saccharomyces cerevisiae.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">Expression of cauliflower mosaic virus gene I in Saccharomyces cerevisiae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kirchherr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wurch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lebeurier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 180 (2), pp.837-41</w:t>
+              <w:t xml:space="preserve">Research in virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 142 (4), pp.297-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189156v1</w:t>
+                <w:t xml:space="preserve">hal-00189155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do viral reverse transcriptases recognize their RNA genome?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lebeurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 287 (1-2), pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of cauliflower mosaic virus gene I in Saccharomyces cerevisiae.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">The cauliflower mosaic virus gene III product is a non-sequence-specific DNA binding protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kirchherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wurch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lebeurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 142 (4), pp.297-302</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 174 (2), pp.622-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189155v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cauliflower mosaic virus gene III product is a non-sequence-specific DNA binding protein.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The cauliflower mosaic virus open reading frame VII product can be expressed in Saccharomyces cerevisiae but is not detected in infected plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wurch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kirchherr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lebeurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 174 (2), pp.622-4</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 64 (6), pp.2594-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189160v1</w:t>
+                <w:t xml:space="preserve">hal-00189157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cauliflower mosaic virus open reading frame VII product can be expressed in Saccharomyces cerevisiae but is not detected in infected plants.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Cauliflower mosaic virus gene I product detected in a cell-wall-enriched fraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geldreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. de Murcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kirchherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 64 (6), pp.2594-8</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 163 (2), pp.503-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189157v1</w:t>
+                <w:t xml:space="preserve">hal-00189169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauliflower mosaic virus gene I product detected in a cell-wall-enriched fraction.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organization of RNA transcripts from a 7.8-kb region of the frog virus 3 genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. N. Tham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kirn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 163 (2), pp.503-8</w:t>
+              <w:t xml:space="preserve">, 1988, 165 (1), pp.122-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189169v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization of RNA transcripts from a 7.8-kb region of the frog virus 3 genome.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping of the gene coding for the major late structural polypeptide on the frog virus 3 genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. N. Tham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. N. Tham</w:t>
+                <w:t xml:space="preserve">L. Tondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tondre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. M. Aubertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Kirn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 165 (1), pp.122-33</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 67 ( Pt 2), pp.301-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189165v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of the gene coding for the major late structural polypeptide on the frog virus 3 genome.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. N. Tham</w:t>
+                <w:t xml:space="preserve">The gene III product (P15) of cauliflower mosaic virus is a DNA-binding protein while an immunologically related P11 polypeptide is associated with virions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. M. Aubertin</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lebeurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 67 ( Pt 2), pp.301-8</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 5 (10), pp.2433-2438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189167v1</w:t>
+                <w:t xml:space="preserve">hal-00189171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gene III product (P15) of cauliflower mosaic virus is a DNA-binding protein while an immunologically related P11 polypeptide is associated with virions.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of a putative plant viral gene in Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geldreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lebeurier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...80 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 31 (1-3), pp.39-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId303"/>
+      <w:footerReference w:type="default" r:id="rId302"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10175,51 +10041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abla Houmey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Caico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Espert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mesnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17101332" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tram" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lima Mourouvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Jaafari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13181517" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923108v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlong Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Larocque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongli Xie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xiao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.988944" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277550v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peloponese" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.959382" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426834v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zimmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moutot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112221" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Savoret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gross" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.625941" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faroudy Boufassa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Matsuoka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-020-0511-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chopard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Bao Viet Tong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Toth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Schatz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Yezid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04674-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gazon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barbeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02686" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cassan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173305008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397005v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605739113" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Belrose" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Terol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Come Meniane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7162" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Atangana Maze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Bansal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sterrett" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-015-0135-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2015.01.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCMFB1WL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146268v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Debaisieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lachambre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mettling" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besteiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7211" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond C&#233;saire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7122952" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Torresilla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Do Carmo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Douceron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-11-S1-P118" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arpin-Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laverdure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2014.06.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20G3751X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Borowiak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Kuhlmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gazzolo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgt221" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00226" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Sarkis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Olindo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2013.05.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9FV83QT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120124v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Macaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Riquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncollin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bi&#233;mont-Trescol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Duc Dodon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.340992" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146251v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaumelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01723-12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00807696v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120125v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Wurm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Wright" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Polakowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemasson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks244" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152778v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v3050456" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146255v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#233;zin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dueymes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-11-321364" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146256v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Borel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-74" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509060v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010264391" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509059v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Gregory" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-7-61" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412648v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Suemori" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fujiwara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Ochi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiji Ogawa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.010199-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412750v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hivin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Rubbo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2009.06.027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB5DL1X1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419364v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#232;ne Halin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Journo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Ling Ko" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-09-179879" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358488v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vargas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01264-08" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319711v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andr&#233;-Arpin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Cook" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M803116200" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188430v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Landry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilene Halin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Audet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaquero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-71" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259262v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Villaudy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castellazzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-92" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188395v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basbous" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raymond" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henaff" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Lewis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cavanagh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00480-06" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193575v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08830180701690843" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188382v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M702279200" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188405v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-03-007732" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188407v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl375" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-3-15" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188418v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Basbous" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01727" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188432v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudray" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2003.10.027" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZBC4W6Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376654v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Th&#233;bault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(04)00225-X" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B80X30RJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188428v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188427v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Langlois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Par&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ouellet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2004.09.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG624BQH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188768v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arpin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piechaczyk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M307275200" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188765v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazarbachi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Granier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189004v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gachon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188771v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gachon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biard-Piechaczyk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189001v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;bault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376693v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Aman Koffi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(01)02646-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQZZF85K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189010v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thebault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peleraux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189008v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189011v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lemasson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189012v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1999.9685" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQ7PXZX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189013v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dick" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189014v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sardet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189017v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudronni&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert-Hebmann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189024v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Peters" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Kooter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verver" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wellink" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189018v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carriere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1995.1540" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-44ZNHPHD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189026v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piqu&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Mougeot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geldreich" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guidasci" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189027v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dautel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pique" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebeurier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189030v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wurch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189031v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189032v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189156v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189153v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189155v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kirchherr" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189160v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189157v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189169v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albrecht" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. de Murcia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189165v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Tham" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tondre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Aubertin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kirn" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189167v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189171v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giband" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189173v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xiong" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hirth" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abla Houmey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Caico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Espert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mesnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17101332" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tram" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lima Mourouvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Jaafari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13181517" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923108v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlong Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Larocque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongli Xie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xiao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.988944" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277550v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peloponese" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.959382" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426834v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zimmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moutot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112221" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Savoret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gross" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.625941" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faroudy Boufassa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Matsuoka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-020-0511-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chopard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Bao Viet Tong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Toth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Schatz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Yezid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04674-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gazon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barbeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02686" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cassan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173305008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397005v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605739113" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Belrose" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Terol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Come Meniane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7162" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120109v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2015.01.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCMFB1WL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120251v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Atangana Maze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Bansal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sterrett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-015-0135-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146268v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Debaisieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lachambre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mettling" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besteiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7211" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond C&#233;saire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7122952" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Torresilla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Do Carmo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Douceron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-11-S1-P118" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arpin-Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laverdure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2014.06.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20G3751X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Borowiak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Kuhlmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gazzolo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgt221" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00226" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Sarkis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Olindo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2013.05.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9FV83QT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146251v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaumelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01723-12" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120125v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Wurm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Wright" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Polakowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemasson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks244" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00807696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Macaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Riquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncollin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bi&#233;mont-Trescol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Duc Dodon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.340992" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152778v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v3050456" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146255v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#233;zin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dueymes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-11-321364" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146256v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Borel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-74" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010264391" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Gregory" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-7-61" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152789v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412648v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Suemori" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fujiwara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Ochi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiji Ogawa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.010199-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412750v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hivin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Rubbo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2009.06.027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB5DL1X1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419364v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#232;ne Halin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Journo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Ling Ko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-09-179879" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358488v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vargas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01264-08" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319711v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andr&#233;-Arpin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Cook" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M803116200" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259262v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Villaudy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castellazzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-92" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188430v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Landry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilene Halin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Audet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaquero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-71" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basbous" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raymond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henaff" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-14" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188402v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Lewis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cavanagh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00480-06" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193575v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08830180701690843" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188382v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M702279200" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188407v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl375" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188405v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-03-007732" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188413v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-3-15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188418v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Basbous" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01727" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudray" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2003.10.027" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZBC4W6Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376654v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Th&#233;bault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(04)00225-X" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B80X30RJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188428v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188427v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Langlois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Par&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ouellet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2004.09.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG624BQH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188768v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arpin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piechaczyk" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M307275200" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188765v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazarbachi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Granier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189004v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gachon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188771v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gachon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biard-Piechaczyk" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189001v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;bault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376693v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Aman Koffi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(01)02646-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQZZF85K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189010v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thebault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peleraux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189008v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189011v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lemasson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189012v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1999.9685" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQ7PXZX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189013v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dick" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189014v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sardet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189017v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudronni&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert-Hebmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189024v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Peters" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Kooter" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verver" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wellink" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189018v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carriere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1995.1540" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-44ZNHPHD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189026v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piqu&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Mougeot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geldreich" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guidasci" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189027v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dautel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pique" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebeurier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189030v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wurch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189031v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189032v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189156v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189155v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kirchherr" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189153v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189160v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189157v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189169v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albrecht" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. de Murcia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189165v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Tham" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tondre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Aubertin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kirn" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189171v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giband" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189173v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xiong" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hirth" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>