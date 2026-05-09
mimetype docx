--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -1727,264 +1727,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does chronic infection in retroviruses have a sense?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The HIV-1 Antisense Protein (ASP) induces CD8 T cell responses during chronic infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Atangana Maze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anju Bansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sterrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2015.01.009⟩</w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12977-015-0135-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120109v1</w:t>
+                <w:t xml:space="preserve">hal-01120251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HIV-1 Antisense Protein (ASP) induces CD8 T cell responses during chronic infection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does chronic infection in retroviruses have a sense?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (6), pp.367-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2015.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12977-015-0135-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01120251v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-1 Tat inhibits phagocytosis by preventing the recruitment of Cdc42 to the phagocytic cup</w:t>
               </w:r>
@@ -4639,429 +4639,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HTLV-1 HBZ cooperates with JunD to enhance transcription of the human telomerase reverse transcriptase gene (hTERT).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Kuhlmann</w:t>
+                <w:t xml:space="preserve">The HBZ-SP1 isoform of human T-cell leukemia virus type I represses JunB activity by sequestration into nuclear bodies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Villaudy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Gazzolo</w:t>
+                <w:t xml:space="preserve">J. Basbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Castellazzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
+                <w:t xml:space="preserve">Frédéric Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Arpin-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 4, pp.92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-4-92⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 4, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-4-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259262v1</w:t>
+                <w:t xml:space="preserve">hal-00188395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection, characterization and regulation of antisense transcripts in HIV-1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilene Halin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Audet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vaquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (1), pp.71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1742-4690-4-71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HBZ-SP1 isoform of human T-cell leukemia virus type I represses JunB activity by sequestration into nuclear bodies.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Basbous</w:t>
+                <w:t xml:space="preserve">HTLV-1 HBZ cooperates with JunD to enhance transcription of the human telomerase reverse transcriptase gene (hTERT).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Kuhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Raymond</w:t>
+                <w:t xml:space="preserve">Julien Villaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gazzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Henaff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Arpin-André</w:t>
+                <w:t xml:space="preserve">Marc Castellazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 4, pp.14. </w:t>
+              <w:t xml:space="preserve">, 2007, 4, pp.92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-4-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-4-92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188395v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00259262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human T-cell leukemia virus type 1 (HTLV-1) bZIP protein interacts with the cellular transcription factor CREB to inhibit HTLV-1 transcription.</w:t>
               </w:r>
@@ -5357,261 +5357,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified version of a Fos-associated cluster in HBZ affects Jun transcriptional potency.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HBZ, a new important player in the mystery of adult T-cell leukemia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkl375⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 108 (13), pp.3979-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2006-03-007732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188407v1</w:t>
+                <w:t xml:space="preserve">hal-00188405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HBZ, a new important player in the mystery of adult T-cell leukemia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A modified version of a Fos-associated cluster in HBZ affects Jun transcriptional potency.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Arpin-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 108 (13), pp.3979-82. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (9), pp.2761-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2006-03-007732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkl375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188405v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HTLV-I antisense transcripts initiating in the 3'LTR are alternatively spliced and polyadenylated.</w:t>
               </w:r>
@@ -5623,51 +5623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Cavanagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Audet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Arpin-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5891,51 +5891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gaudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6033,51 +6033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Basbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6175,51 +6175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Basbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6291,51 +6291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of HTLV-I gene transcription by protein tyrosine phosphatase inhibitors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Audet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6476,51 +6476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gaudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Piechaczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 278 (44), pp.43620-7. </w:t>
@@ -6597,51 +6597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bazarbachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6826,51 +6826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Basbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Biard-Piechaczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 76 (24), pp.12813-22</w:t>
@@ -7261,51 +7261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence requirement for the nucleolar localization of human I-mfa domain-containing protein (HIC p40).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Basbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8890,260 +8890,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of cauliflower mosaic virus gene I in Saccharomyces cerevisiae.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do viral reverse transcriptases recognize their RNA genome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lebeurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 142 (4), pp.297-302</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 287 (1-2), pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189155v1</w:t>
+                <w:t xml:space="preserve">hal-00189153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do viral reverse transcriptases recognize their RNA genome?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of cauliflower mosaic virus gene I in Saccharomyces cerevisiae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kirchherr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wurch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lebeurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 287 (1-2), pp.1-4</w:t>
+              <w:t xml:space="preserve">Research in virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 142 (4), pp.297-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189153v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cauliflower mosaic virus gene III product is a non-sequence-specific DNA binding protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kirchherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wurch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9207,51 +9207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cauliflower mosaic virus open reading frame VII product can be expressed in Saccharomyces cerevisiae but is not detected in infected plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wurch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kirchherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9341,51 +9341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geldreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. de Murcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kirchherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10041,51 +10041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abla Houmey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Caico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Espert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mesnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17101332" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tram" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lima Mourouvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Jaafari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13181517" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923108v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlong Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Larocque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongli Xie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xiao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.988944" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277550v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peloponese" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.959382" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426834v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zimmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moutot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112221" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Savoret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gross" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.625941" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faroudy Boufassa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Matsuoka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-020-0511-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chopard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Bao Viet Tong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Toth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Schatz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Yezid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04674-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gazon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barbeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02686" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cassan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173305008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397005v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605739113" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Belrose" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Terol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Come Meniane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7162" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120109v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2015.01.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCMFB1WL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120251v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Atangana Maze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Bansal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sterrett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-015-0135-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146268v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Debaisieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lachambre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mettling" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besteiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7211" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond C&#233;saire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7122952" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Torresilla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Do Carmo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Douceron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-11-S1-P118" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arpin-Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laverdure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2014.06.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20G3751X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Borowiak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Kuhlmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gazzolo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgt221" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00226" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Sarkis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Olindo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2013.05.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9FV83QT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146251v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaumelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01723-12" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120125v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Wurm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Wright" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Polakowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemasson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks244" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00807696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Macaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Riquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncollin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bi&#233;mont-Trescol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Duc Dodon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.340992" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152778v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v3050456" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146255v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#233;zin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dueymes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-11-321364" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146256v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Borel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-74" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010264391" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Gregory" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-7-61" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152789v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412648v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Suemori" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fujiwara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Ochi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiji Ogawa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.010199-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412750v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hivin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Rubbo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2009.06.027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB5DL1X1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419364v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#232;ne Halin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Journo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Ling Ko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-09-179879" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358488v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vargas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01264-08" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319711v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andr&#233;-Arpin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Cook" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M803116200" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259262v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Villaudy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castellazzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-92" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188430v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Landry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilene Halin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Audet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaquero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-71" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188395v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basbous" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raymond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henaff" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-14" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188402v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Lewis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cavanagh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00480-06" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193575v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08830180701690843" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188382v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M702279200" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188407v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl375" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188405v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-03-007732" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188413v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-3-15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188418v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Basbous" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01727" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudray" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2003.10.027" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZBC4W6Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376654v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Th&#233;bault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(04)00225-X" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B80X30RJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188428v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188427v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Langlois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Par&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ouellet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2004.09.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG624BQH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188768v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arpin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piechaczyk" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M307275200" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188765v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazarbachi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Granier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189004v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gachon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188771v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gachon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biard-Piechaczyk" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189001v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;bault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376693v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Aman Koffi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(01)02646-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQZZF85K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189010v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thebault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peleraux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189008v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189011v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lemasson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189012v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1999.9685" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQ7PXZX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189013v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dick" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189014v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sardet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189017v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudronni&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert-Hebmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189024v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Peters" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Kooter" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verver" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wellink" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189018v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carriere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1995.1540" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-44ZNHPHD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189026v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piqu&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Mougeot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geldreich" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guidasci" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189027v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dautel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pique" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebeurier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189030v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wurch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189031v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189032v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189156v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189155v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kirchherr" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189153v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189160v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189157v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189169v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albrecht" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. de Murcia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189165v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Tham" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tondre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Aubertin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kirn" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189171v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giband" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189173v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xiong" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hirth" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Abla Houmey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Caico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Espert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mesnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17101332" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tram" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lima Mourouvin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Jaafari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13181517" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923108v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlong Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Larocque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongli Xie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xiao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.988944" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277550v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peloponese" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.959382" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426834v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger H Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zimmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moutot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112221" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Savoret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gross" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.625941" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faroudy Boufassa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Matsuoka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-020-0511-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chopard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Bao Viet Tong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Toth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Schatz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Yezid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04674-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gazon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barbeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02686" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cassan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173305008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397005v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605739113" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Belrose" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Terol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Come Meniane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7162" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01120251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Atangana Maze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Bansal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sterrett" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-015-0135-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2015.01.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCMFB1WL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146268v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Debaisieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lachambre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mettling" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besteiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7211" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond C&#233;saire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7122952" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Torresilla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Do Carmo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Douceron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-11-S1-P118" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arpin-Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laverdure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plasmid.2014.06.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20G3751X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Borowiak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Kuhlmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gazzolo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgt221" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00226" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Sarkis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Olindo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2013.05.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9FV83QT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146251v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaumelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01723-12" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120125v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Wurm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana G. Wright" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Polakowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemasson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks244" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00807696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Macaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Riquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncollin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bi&#233;mont-Trescol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Duc Dodon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.340992" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152778v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v3050456" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146255v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#233;zin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dueymes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-11-321364" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146256v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Borel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-74" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010264391" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Gregory" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-7-61" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152789v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412648v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Suemori" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Fujiwara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Ochi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiji Ogawa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.010199-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412750v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hivin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Rubbo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2009.06.027" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB5DL1X1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419364v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#232;ne Halin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Journo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Ling Ko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-09-179879" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358488v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vargas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01264-08" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319711v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andr&#233;-Arpin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Cook" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M803116200" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188395v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basbous" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raymond" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henaff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-14" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188430v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Landry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilene Halin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefort" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Audet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vaquero" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-71" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259262v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Villaudy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castellazzi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-4-92" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188402v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Lewis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Cavanagh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00480-06" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193575v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08830180701690843" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188382v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M702279200" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188405v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-03-007732" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188407v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl375" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188413v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-3-15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188418v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Basbous" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01727" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaudray" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2003.10.027" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZBC4W6Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376654v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Th&#233;bault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(04)00225-X" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B80X30RJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188428v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188427v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Langlois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Par&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ouellet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2004.09.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MG624BQH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188768v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Arpin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Piechaczyk" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M307275200" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188765v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazarbachi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Granier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189004v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gachon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Devaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188771v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gachon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biard-Piechaczyk" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189001v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;bault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376693v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Aman Koffi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(01)02646-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQZZF85K-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189010v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thebault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peleraux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189008v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189011v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lemasson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189012v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1999.9685" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQ7PXZX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189013v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dick" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189014v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sardet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189017v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coudronni&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert-Hebmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189024v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Peters" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Kooter" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verver" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wellink" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189018v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carriere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/viro.1995.1540" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-44ZNHPHD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189026v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piqu&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Mougeot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geldreich" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guidasci" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189027v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dautel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pique" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebeurier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189030v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wurch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189031v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189032v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189156v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189153v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189155v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kirchherr" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189160v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189157v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189169v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Albrecht" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. de Murcia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189165v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Tham" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tondre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Aubertin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kirn" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189171v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giband" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189173v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xiong" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hirth" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>