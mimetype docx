--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -305,399 +305,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stations pyrénéennes de sports d'hiver face à un avenir incertain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'industrie en révolution. Une involution technologique dans la papeterie pyrénéenne, vers 1788-vers 1830</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vlès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes sociaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 410, pp.51-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928949v1</w:t>
+                <w:t xml:space="preserve">hal-04396708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'industrie en révolution. Une involution technologique dans la papeterie pyrénéenne, vers 1788-vers 1830</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les stations pyrénéennes de sports d'hiver face à un avenir incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vlès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mondes sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u9ku⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04396708v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Or blanc » et promotion immobilière en territoire industriel : les Monts-d’Olmes (Ariège) de la diversification à la reconversion (des années 1960 à nos jours)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les sports d'hiver dans les Pyrénées à la croisée des enjeux politiques, économiques et environnementaux (du début du XXè siècle à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51, pp.9-23. </w:t>
+              <w:t xml:space="preserve">, 2021, 51, pp.5-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/soe.7395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/soe.7383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205432v1</w:t>
+                <w:t xml:space="preserve">hal-04396746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sports d'hiver dans les Pyrénées à la croisée des enjeux politiques, économiques et environnementaux (du début du XXè siècle à nos jours)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">« Or blanc » et promotion immobilière en territoire industriel : les Monts-d’Olmes (Ariège) de la diversification à la reconversion (des années 1960 à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hagimont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51, pp.5-7. </w:t>
+              <w:t xml:space="preserve">, 2021, 51, pp.9-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/soe.7383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/soe.7395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396746v1</w:t>
+                <w:t xml:space="preserve">hal-04205432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draps européens et Empire ottoman au XVIIIè siècle. Apports de l'histoire industrielle et des techniques à l'explication globale d'une mutation</w:t>
               </w:r>
@@ -1016,51 +1016,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interrelations des PME dans la structuration et la déstructuration des territoires de l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Petites entreprises dans l’histoire industrielle, 30 (3), pp.47-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/maorg.030.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
@@ -1379,424 +1379,424 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiter les émissions de fluor dans les usines d'électolyse de Péchiney au XXè siècle : recherche d'économie ou préoccupation environnementale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le potentiel des résineux comme bio-marqueurs des pollutions fluorées à Auzat (Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Gennaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable development of steel and aluminum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'OHM Pyrénées Haut Vicdessos - Restitution des projets de l’APR 2024 et préparation à l’évaluation de 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEODE (CNRS/UT2J), Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979648v1</w:t>
+                <w:t xml:space="preserve">hal-05461037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel des résineux comme bio-marqueurs des pollutions fluorées à Auzat (Ariège)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limiter les émissions de fluor dans les usines d'électolyse de Péchiney au XXè siècle : recherche d'économie ou préoccupation environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'OHM Pyrénées Haut Vicdessos - Restitution des projets de l’APR 2024 et préparation à l’évaluation de 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEODE (CNRS/UT2J), Nov 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Sustainable development of steel and aluminum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461037v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HabiTer, Quand citoyens et chercheurs interrogent l’habitabilité d’un territoire : controverse sanitaire et environnementale dans le Tarn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les impacts des contaminations industrielles fluorées à Auzat (Ariège, Pyrénées). Le potentiel des résineux comme bio-marqueurs (FLUOR 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Gennaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Teixido</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque du Réseau des Zones Ateliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Sainte-Ménéhould, France</w:t>
+              <w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267255v1</w:t>
+                <w:t xml:space="preserve">hal-04872847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impacts des contaminations industrielles fluorées à Auzat (Ariège, Pyrénées). Le potentiel des résineux comme bio-marqueurs (FLUOR 2024)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HabiTer, Quand citoyens et chercheurs interrogent l’habitabilité d’un territoire : controverse sanitaire et environnementale dans le Tarn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Teixido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Léa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Sebastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">colloque du Réseau des Zones Ateliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sainte-Ménéhould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872847v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la désindustrialisation à la réindustrialisation-relocalisation. La filière laine française</w:t>
               </w:r>
@@ -3934,242 +3934,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02151869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Arnaud et Jean-Marie Larrieu</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Produire dans les Pyrénées. Les bouleversements d’un genre de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Cadé Michel. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Cadé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filmer les Pyrénées: Une montagne au fil des saisons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Trabucaire; Cinémathèque euro-régionale Institut Jean Vigo, pp.113-127, 2017</w:t>
+              <w:t xml:space="preserve">Filmer les Pyrénées. Une montagne au fil des saisons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed. Trabucaire; Cinémathèque de Toulouse; Institut Jean Vigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-57, 2017, 978-2-84974-252-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809463v1</w:t>
+                <w:t xml:space="preserve">halshs-02151872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire dans les Pyrénées. Les bouleversements d’un genre de vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entretien avec Arnaud et Jean-Marie Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boulangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Michel Cadé. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cadé Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filmer les Pyrénées. Une montagne au fil des saisons</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.39-57, 2017, 978-2-84974-252-5</w:t>
+              <w:t xml:space="preserve">Filmer les Pyrénées: Une montagne au fil des saisons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trabucaire; Cinémathèque euro-régionale Institut Jean Vigo, pp.113-127, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02151872v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires de l’industrie et prolétarisation des ouvriers-paysans. L’exemple du Midi français, XVIe-XVIIIe siècles</w:t>
               </w:r>
@@ -4667,51 +4667,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83DB32BE"/>
+    <w:nsid w:val="01D1B4DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4898,51 +4898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-minovez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5286-0529" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035173440" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396720v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.223.0071" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928949v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ku" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7395" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396746v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7383" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500851v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.213.0629" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2019.8979" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.144.0018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.030.0047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968929v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teixido" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sebastien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872847v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489942v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4470" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lassure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Loewen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moulis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739472v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia D'Ercole" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151851v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Garonne-et-canal-du-Midi-Le~.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Vaisselle-peinte-et-imprimee-en~.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968838v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golovtchenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Miyamoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Germaine Beaux Laffon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacquement" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulang&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cad&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/patrimoine-ethnologie/filmer-les-pyrenees-une-montagne-au-fil-des-saisons/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-trames-de-l-histoire-entreprises-territoires-consommations-institutions.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9568" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997263v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foucault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973979v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-minovez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5286-0529" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035173440" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396720v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.223.0071" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396708v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ku" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396746v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7383" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205432v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7395" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500851v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.213.0629" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2019.8979" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.144.0018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.030.0047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968929v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979648v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872847v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teixido" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sebastien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489942v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4470" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lassure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Loewen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moulis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739472v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia D'Ercole" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151851v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Garonne-et-canal-du-Midi-Le~.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Vaisselle-peinte-et-imprimee-en~.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968838v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golovtchenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Miyamoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Germaine Beaux Laffon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/patrimoine-ethnologie/filmer-les-pyrenees-une-montagne-au-fil-des-saisons/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacquement" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulang&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cad&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-trames-de-l-histoire-entreprises-territoires-consommations-institutions.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9568" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997263v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foucault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973979v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>