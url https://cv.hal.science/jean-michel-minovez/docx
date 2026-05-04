--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1379,247 +1379,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel des résineux comme bio-marqueurs des pollutions fluorées à Auzat (Ariège)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limiter les émissions de fluor dans les usines d'électolyse de Péchiney au XXè siècle : recherche d'économie ou préoccupation environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'OHM Pyrénées Haut Vicdessos - Restitution des projets de l’APR 2024 et préparation à l’évaluation de 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEODE (CNRS/UT2J), Nov 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Sustainable development of steel and aluminum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461037v1</w:t>
+                <w:t xml:space="preserve">hal-04979648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiter les émissions de fluor dans les usines d'électolyse de Péchiney au XXè siècle : recherche d'économie ou préoccupation environnementale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le potentiel des résineux comme bio-marqueurs des pollutions fluorées à Auzat (Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Gennaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable development of steel and aluminum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'OHM Pyrénées Haut Vicdessos - Restitution des projets de l’APR 2024 et préparation à l’évaluation de 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEODE (CNRS/UT2J), Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979648v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts des contaminations industrielles fluorées à Auzat (Ariège, Pyrénées). Le potentiel des résineux comme bio-marqueurs (FLUOR 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Gennaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3482,199 +3482,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achever l'aménagement du campus et maintenir les bâtiments (2016-2023)</w:t>
+                <w:t xml:space="preserve">Mise en ordre organisationnelle et aléas du projet (2012-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Collet</w:t>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Privat. </w:t>
+              <w:t xml:space="preserve">Éditions Privat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construire et reconstruire le campus du Mirail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Construire et reconstruire le campus du Mirail. De la faculté de lettres de Toulouse à l’université Jean-Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-7089-8142-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798188v1</w:t>
+                <w:t xml:space="preserve">hal-04843392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en ordre organisationnelle et aléas du projet (2012-2016)</w:t>
+                <w:t xml:space="preserve">Achever l'aménagement du campus et maintenir les bâtiments (2016-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+                <w:t xml:space="preserve">Pauline Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions Privat. </w:t>
+              <w:t xml:space="preserve">Privat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construire et reconstruire le campus du Mirail. De la faculté de lettres de Toulouse à l’université Jean-Jaurès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-2-7089-8142-3</w:t>
+              <w:t xml:space="preserve">Construire et reconstruire le campus du Mirail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843392v1</w:t>
+                <w:t xml:space="preserve">hal-04798188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business as Usual – the London Art Market and Internationalisation in the Eighteenth Century</w:t>
               </w:r>
@@ -3934,113 +3934,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02151869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire dans les Pyrénées. Les bouleversements d’un genre de vie</w:t>
+                <w:t xml:space="preserve">Territoires de l’industrie et prolétarisation des ouvriers-paysans. L’exemple du Midi français, XVIe-XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Cadé. </w:t>
+              <w:t xml:space="preserve">Jean-Paul Barrière, Régis Boulat, Alain Chatriot, Pierre Lamard, Jean-Michel Minovez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filmer les Pyrénées. Une montagne au fil des saisons</w:t>
+              <w:t xml:space="preserve">Les trames de l’histoire. Entreprises, territoires, consommations, institutions, Mélanges en l’honneur de Jean-Claude Daumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ed. Trabucaire; Cinémathèque de Toulouse; Institut Jean Vigo</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.39-57, 2017, 978-2-84974-252-5</w:t>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.267-276, 2017, 978-2-84867-586-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02151872v1</w:t>
+                <w:t xml:space="preserve">halshs-02151874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Arnaud et Jean-Marie Larrieu</w:t>
               </w:r>
@@ -4149,113 +4149,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires de l’industrie et prolétarisation des ouvriers-paysans. L’exemple du Midi français, XVIe-XVIIIe siècles</w:t>
+                <w:t xml:space="preserve">Produire dans les Pyrénées. Les bouleversements d’un genre de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Paul Barrière, Régis Boulat, Alain Chatriot, Pierre Lamard, Jean-Michel Minovez. </w:t>
+              <w:t xml:space="preserve">Michel Cadé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les trames de l’histoire. Entreprises, territoires, consommations, institutions, Mélanges en l’honneur de Jean-Claude Daumas</w:t>
+              <w:t xml:space="preserve">Filmer les Pyrénées. Une montagne au fil des saisons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.267-276, 2017, 978-2-84867-586-2</w:t>
+                <w:t xml:space="preserve">Ed. Trabucaire; Cinémathèque de Toulouse; Institut Jean Vigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-57, 2017, 978-2-84974-252-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02151874v1</w:t>
+                <w:t xml:space="preserve">halshs-02151872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie des campagnes : retrouver la longue durée</w:t>
               </w:r>
@@ -4667,51 +4667,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01D1B4DA"/>
+    <w:nsid w:val="39FA1CF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4898,51 +4898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-minovez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5286-0529" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035173440" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396720v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.223.0071" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396708v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ku" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396746v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7383" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205432v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7395" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500851v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.213.0629" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2019.8979" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.144.0018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.030.0047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968929v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979648v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872847v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teixido" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sebastien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489942v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4470" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lassure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Loewen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moulis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739472v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia D'Ercole" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151851v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Garonne-et-canal-du-Midi-Le~.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Vaisselle-peinte-et-imprimee-en~.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968838v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golovtchenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Miyamoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Germaine Beaux Laffon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/patrimoine-ethnologie/filmer-les-pyrenees-une-montagne-au-fil-des-saisons/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacquement" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulang&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cad&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-trames-de-l-histoire-entreprises-territoires-consommations-institutions.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9568" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997263v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foucault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973979v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-minovez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5286-0529" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035173440" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396720v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.223.0071" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396708v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vl&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9ku" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396746v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7383" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205432v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7395" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500851v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.213.0629" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2019.8979" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.144.0018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.030.0047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968929v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872847v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Teixido" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sebastien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489942v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4470" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lassure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Loewen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moulis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739472v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia D'Ercole" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151851v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Garonne-et-canal-du-Midi-Le~.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Vaisselle-peinte-et-imprimee-en~.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968838v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golovtchenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798188v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Miyamoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Germaine Beaux Laffon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-trames-de-l-histoire-entreprises-territoires-consommations-institutions.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacquement" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulang&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cad&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151872v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/patrimoine-ethnologie/filmer-les-pyrenees-une-montagne-au-fil-des-saisons/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9568" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997263v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foucault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973979v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>