--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -192,51 +192,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -880,222 +880,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalization of double-word arithmetic, and comments on &amp;quot;Tight and rigorous error bounds for basic building blocks of double-word arithmetic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computer Arithmetic: Continuing a Long and Steady Emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Montuschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rideau</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3484514⟩</w:t>
+              <w:t xml:space="preserve">Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (10), pp.4-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MC.2022.3193206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972245v2</w:t>
+                <w:t xml:space="preserve">hal-03806577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer Arithmetic: Continuing a Long and Steady Emergence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formalization of double-word arithmetic, and comments on &amp;quot;Tight and rigorous error bounds for basic building blocks of double-word arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (10), pp.4-6. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (1), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MC.2022.3193206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3484514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806577v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972245v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulating round-to-nearest ties-to-zero &amp;quot;augmented&amp;quot; floating-point operations using round-to-nearest ties-to-even arithmetic</w:t>
               </w:r>
@@ -1179,235 +1179,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137968v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elementary Functions and Approximate Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Error analysis of some operations involved in the Cooley-Tukey Fast Fourier Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Joldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Naneş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPROC.2020.2991885⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (2), pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3368619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517784v2</w:t>
+                <w:t xml:space="preserve">hal-01949458v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error analysis of some operations involved in the Cooley-Tukey Fast Fourier Transform</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elementary Functions and Approximate Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joris Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46 (2), pp.1-34. </w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108 (12), pp.1558-2256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3368619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JPROC.2020.2991885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949458v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517784v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms for triple-word arithmetic</w:t>
               </w:r>
@@ -1491,659 +1491,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869009v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight and rigorous error bounds for basic building blocks of double-word arithmetic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Error bounds on complex floating-point multiplication with an FMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mioara Maria Joldes</w:t>
+                <w:t xml:space="preserve">Peter Kornerup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3121432⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86 (304), pp. 881-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351529v3</w:t>
+                <w:t xml:space="preserve">hal-00867040v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error bounds on complex floating-point multiplication with an FMA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Louvet</w:t>
+                <w:t xml:space="preserve">On the robustness of the 2Sum and Fast2Sum algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef Graillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867040v5</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-01310023v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the robustness of the 2Sum and Fast2Sum algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stef Graillat</w:t>
+                <w:t xml:space="preserve">Tight and rigorous error bounds for basic building blocks of double-word arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Maria Joldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 44 (1)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 44 (2), pp.1 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3121432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-01310023v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351529v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp error bounds for complex floating-point inversion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Louvet</w:t>
+                <w:t xml:space="preserve">Modern Computer Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Montuschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Plet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (9), pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-01195625v2</w:t>
+                <w:t xml:space="preserve">hal-01394408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmetic algorithms for extended precision using floating-point expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Joldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65 (4), pp.1197 - 1210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TC.2015.2441714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern Computer Arithmetic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Montuschi</w:t>
+                <w:t xml:space="preserve">Sharp error bounds for complex floating-point inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Plet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerical Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (3), pp.735-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11075-016-0115-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394408v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-01195625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between binary and decimal floating-point numbers</w:t>
               </w:r>
@@ -2838,51 +2838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Ziv's rounding test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2946,51 +2946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the computation of correctly-rounded sums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3262,51 +3262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing Arithmetic Operations on Round-to-Nearest Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3457,51 +3457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Correctly Rounded Integer Powers in Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3678,64 +3678,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editors' Introduction: Special Section on Computer Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Montuschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3780,2114 +3780,2032 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00383561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erreurs en arithmétique des ordinateurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Horner's Rule-Based Multiplication over Fp and Fp^n: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takanori Miyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiji Okamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">International Journal of Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95 (7), pp.669-685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598554v1</w:t>
+                <w:t xml:space="preserve">ensl-00148210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horner's Rule-Based Multiplication over Fp and Fp^n: A Survey</w:t>
+                <w:t xml:space="preserve">Automatic Generation of Modular Multipliers for FPGA Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eiji Okamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (12), pp.1600-1613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2008.102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00148210v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00122716v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation of Modular Multipliers for FPGA Applications</w:t>
+                <w:t xml:space="preserve">Correct rounding of algebraic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (1), pp.71-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ita:2007002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2008.102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00122716v3</w:t>
+                <w:t xml:space="preserve">ensl-00143230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correct rounding of algebraic functions</w:t>
+                <w:t xml:space="preserve">Fast and correctly rounded logarithms in double precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 41 (1), pp.71-83. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 41 (1), pp.85-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ita:2007003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ita:2007002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00143230v1</w:t>
+                <w:t xml:space="preserve">ensl-00000007v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and correctly rounded logarithms in double precision</w:t>
+                <w:t xml:space="preserve">Hardware operators for function evaluation using sparse-coefficient polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christoph Lauter</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (25), pp.1441-1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20062373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ita:2007003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00000007v2</w:t>
+                <w:t xml:space="preserve">lirmm-00125483v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing machine-efficient polynomial approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 (2), pp.236-256. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1141885.1141890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00086826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware operators for function evaluation using sparse-coefficient polynomials</w:t>
+                <w:t xml:space="preserve">Leading Guard Digits in Finite-Precision Redundant Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (5), pp.541-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2006.79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:20062373⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00125483v2</w:t>
+                <w:t xml:space="preserve">ensl-00000001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing Starting Values for certain Newton-Raphson Iterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 351 (1), pp.101-110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2005.09.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00000009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leading Guard Digits in Finite-Precision Redundant Representations</w:t>
+                <w:t xml:space="preserve">A new range-reduction algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 55 (5), pp.541-548. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 54 (3), pp.331- 339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2005.36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2006.79⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00000001v1</w:t>
+                <w:t xml:space="preserve">ensl-00086904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Speed Function Approximation using a Minimax Quadratic Interpolator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Oberman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Alejandro Pineiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Bruguera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 54 (3), pp.304-318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TC.2005.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00000002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new range-reduction algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposal for a Standardization of Mathematical Function Implementation in Floating-Point Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Revol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerical Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (1-4), pp.367-375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2005.36⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00086904v1</w:t>
+                <w:t xml:space="preserve">inria-00099967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a Standardization of Mathematical Function Implementation in Floating-Point Arithmetic</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerating Correctly Rounded Floating-PointDivision when the Divisor is Known in Advance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh Raina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53 (8), pp.1069- 1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2004.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099967v1</w:t>
+                <w:t xml:space="preserve">ensl-00087465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating Correctly Rounded Floating-PointDivision when the Divisor is Known in Advance</w:t>
+                <w:t xml:space="preserve">Les leçons d’un algorithme délinquant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saurabh Raina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2004.37⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00087465v1</w:t>
+                <w:t xml:space="preserve">hal-01350243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les leçons d’un algorithme délinquant</w:t>
+                <w:t xml:space="preserve">Nombre de solutions dans une binade de l'équation A^2+B^2=C^2+C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier-François Roblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">L'Enseignement Mathématique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 50 (1-2), pp.147-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350243v1</w:t>
+                <w:t xml:space="preserve">hal-00863116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nombre de solutions dans une binade de l'équation A^2+B^2=C^2+C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-the-Fly Range Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier-François Roblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Enseignement Mathématique </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Special Issue on Computer Arithmetic and Applications, 33 (1-2), pp.31-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1021137717282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863116v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-Fly Range Reduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AIgorithmes de division pour microprocesseurs : illustration à l'aide du « Bug » du Pentium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 14 (8), pp.1031-1049</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00099524v1</w:t>
+                <w:t xml:space="preserve">hal-04143937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIgorithmes de division pour microprocesseurs : illustration à l'aide du « Bug » du Pentium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A VLSI circuit for on-line polynomial computing: application to exponential, trigonometric and hyperbolic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Skaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technique et Science Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 14 (8), pp.1031-1049</w:t>
+              <w:t xml:space="preserve">IFIP-Transactions-A-Computer-Science-and-Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, A-42, pp.93-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143937v1</w:t>
+                <w:t xml:space="preserve">hal-00014954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A VLSI circuit for on-line polynomial computing: application to exponential, trigonometric and hyperbolic functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BKM: a new hardware algorithm for complex elementary functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Skaf</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvanus Kla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP-Transactions-A-Computer-Science-and-Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 43 (8), pp.955-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/12.295857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014954v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00086894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BKM: a new hardware algorithm for complex elementary functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A way to build efficient carry-skip adders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvanus Kla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43 (8), pp.955-963. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1987, Oct. ; C-36(10), pp.1144-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/12.295857⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00086894v1</w:t>
+                <w:t xml:space="preserve">hal-00014976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A way to build efficient carry-skip adders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Hochet</w:t>
+                <w:t xml:space="preserve">Parallel QR decomposition of a rectangular matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cosnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...58 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 48, pp.239-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5897,65 +5815,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Useful applications of correctly-rounded operators of the form ab + cd + e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5970,73 +5888,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 31st Symposium on Computer Arithmetic (ARITH 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Málaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing The Sharpness of Known Error Bounds on The Fast Fourier Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6065,156 +5983,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th IEEE International Symposium on Computer Arithmetic ARITH 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092770v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmétique des Ordinateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Raisonner en arithmétique, est-ce incongru ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Talence (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level algorithms for correctly-rounded reciprocal square roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos F. Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6229,856 +6147,856 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE Symposium on Computer Arithmetic (ARITH 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lyon (virtual meeting due to the COVID pandemic), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$a \cdot (x \cdot x)$ or $(a \cdot x) \cdot x$?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH 2021 - 28th IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Torino (virtual meeting due to the COVID Pandemic), Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH51176.2021.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Architecture for Improving Variable Radix Real and Complex Division Using Recurrence Division</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miloš D Ercegovac</w:t>
+                <w:t xml:space="preserve">Alternative Split Functions and Dekker's Product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef Graillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACSSC 2020 - 54th Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARITH-2020 - IEEE 27th Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Portland, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH48897.2020.00015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047208v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470782v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Split Functions and Dekker's Product</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+                <w:t xml:space="preserve">An Architecture for Improving Variable Radix Real and Complex Division Using Recurrence Division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James E Stine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloš D Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARITH-2020 - IEEE 27th Symposium on Computer Arithmetic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACSSC 2020 - 54th Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Pacific Grove, CA (virtual), United States. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470782v2</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms for manipulating quaternions in floating-point arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Joldeş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH-2020 - IEEE 27th Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Portland, United States. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH48897.2020.00016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Complex Multiplication in Floating-Point Arithmetic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+                <w:t xml:space="preserve">Semi-automatic implementation of the complementary error function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH 2019 - 26th IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Kyoto, Japan. pp.1-7</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Kyoto, Japan. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001080v2</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002315v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-automatic implementation of the complementary error function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+                <w:t xml:space="preserve">Accurate Complex Multiplication in Floating-Point Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH 2019 - 26th IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Kyoto, Japan. pp.1-8</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Kyoto, Japan. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002315v2</w:t>
+                <w:t xml:space="preserve">hal-02001080v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posits: the good, the bad and the ugly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoNGA 2019 - Conference on Next-Generation Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Singapore, Singapore. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3316279.3316285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959581v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Throughput Polynomial and Rational Function Approximations Evaluator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Constantinides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Constantinides</w:t>
+                <w:t xml:space="preserve">Miloš Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miloš Ercegovac</w:t>
+                <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH 2018 - 25th IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Amherst, MA, United States. pp.99-106, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH.2018.8464778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On various ways to split a floating-point number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7097,1047 +7015,1047 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH 2018 - 25th IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Amherst (MA), United States. pp.53-60, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH.2018.8464793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774587v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal correctness of comparison algorithms between binary64 and decimal64 floating-point numbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Blot</w:t>
+                <w:t xml:space="preserve">Implementation and performance evaluation of an extended precision floating-point arithmetic library for high-accuracy semidefinite programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Joldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Théry</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Software Verification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Computer Arithmetic (Arith24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512294v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491255v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Classical Relative Error Bounds for Computing $\sqrt(a^2 + b^2)$ and $c/\sqrt(a^2 + b^2)$ in Binary Floating-Point Arithmetic are Asymptotically Optimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Plet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH-24 2017 - 24th IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01527202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relative error of computing complex square roots in floating-point arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACSSC 2017 - 51st Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Pacific Grove, United States. pp.737-740, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACSSC.2017.8335442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01780265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and performance evaluation of an extended precision floating-point arithmetic library for high-accuracy semidefinite programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mioara Joldes</w:t>
+                <w:t xml:space="preserve">Formal correctness of comparison algorithms between binary64 and decimal64 floating-point numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentina Popescu</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Théry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Computer Arithmetic (Arith24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Numerical Software Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491255v2</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new multiplication algorithm for extended precision using floating-point expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Tak Peter Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Santa Clara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing floating-point logarithms with fixed-point operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le Maire</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2016, Santa Clara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel floating-point expansions for extended-precision GPU computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Joldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 27th Annual IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298206v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the computation of the reciprocal of floating point expansions using an adapted Newton-Raphson iteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Joldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IEEE International Conference on Application-specific Systems, Architectures and Processors, ASAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Zurich, Switzerland. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoiding double roundings in scaled Newton-Raphson division</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Pacific Grove, CA, United States. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00875366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radix conversion for IEEE754-2008 mixed radix floating-point arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kupriianova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 Asilomar Conference on Signals, Systems and Computers </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Pacific Grove, CA, United States. pp.1134 - 1138, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACSSC.2013.6810471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between binary64 and decimal64 floating-point numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8169,92 +8087,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Austin, TX, United States. pp.145-152, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH.2013.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00737881v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the componentwise accuracy of complex floating-point division with an FMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8283,73 +8201,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Austin, TX, United States. pp.83--90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00734339v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(M,p,k)-friendly points: a table-based method for trigonometric function evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8368,910 +8286,910 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE 23rd International Conference on Application-Specific Systems, Architectures and Processors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Delft, Netherlands. p. 46-52, ISBN: 978-1-4673-2243-0, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ASAP.2012.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00759912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigorous Polynomial Approximation using Taylor Models in Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Maria Joldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Mayero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth NASA Formal Methods Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NASA, Apr 2012, Norfolk, Virginia, United States. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00653460v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact computations with an arithmetic known to be approximate (invited talk)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MaGiX@LiX 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00789015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented precision square roots, 2-D norms, and discussion on correctly rounding {x^2+y^2}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Maria Joldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IEEE Symposium on Computer Arithmetic (ARITH-20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Tübingen, Germany. pp.23-30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH.2011.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00545591v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPGA architecture for solving the Table Maker's Dilemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Pasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Plesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application-Specific Systems, Architectures and Processors (ASAP), 2011 IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Santa Monica, United States. pp.187-194, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ASAP.2011.6043267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00640063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing decimal floating-point arithmetic through binary: some suggestions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Newton-Raphson Algorithms for Floating-Point Division Using an FMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Panhaleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st IEEE International Conference on Application-specific Systems Architectures and Processors (ASAP), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rennes, France. pp.200-207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00463353v2</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00549027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newton-Raphson Algorithms for Floating-Point Division Using an FMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing decimal floating-point arithmetic through binary: some suggestions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Ercegovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Conference on Application-specific Systems Architectures and Processors (ASAP), 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rennes, France. pp.317-320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASAP.2010.5540969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00549027v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00463353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques and tools for implementing IEEE 754 floating-point arithmetic on VLIW integer processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bertin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+                <w:t xml:space="preserve">Jingyan Jourdan-Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingyan Jourdan-Lu</w:t>
+                <w:t xml:space="preserve">Hervé Knochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Parallel and Symbolic Computation (PASCO'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Grenoble, France. pp.1-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1837210.1837212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00549467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Implementation of a Radix-4 Complex Division Unit with Prescaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouya Dormiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9286,182 +9204,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00379147v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Precision Table Based Complex Reciprocal Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouya Dormiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Asilomar Conference on signals, systems and computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Pacific Grove, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00436329v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Computation of Correctly-Rounded Sums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9489,204 +9407,204 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE Symposium on Computer Arithmetic - Arith'19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00367584v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integer and Floating-Point Constant Multipliers for FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Application-Specific Systems, Architectures and Processors, 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMEC, Jul 2008, Leuven, Belgium. pp.239-244, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ASAP.2008.4580184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00269219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Method for Evaluating Polynomial and Rational Function Approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9704,92 +9622,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAP 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Leuven, Belgium. pp.233-238, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ASAP.2008.4580185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Multiply-Add and Other Related Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9805,501 +9723,501 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Conf. Advanced Signal Processing Algorithms, Architectures and Implementation XVII, 6697</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Aug 2007, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00167372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating function approximations at compile time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Asilomar Conference on signals, systems and computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, USA, Oct 2006, Pacific Grove, California, France. pp.328-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00397749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Functions Computable with a Fused-mac</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simple Seed Architectures for Reciprocal and Square-Root Reciprocal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE Symposium on Computer Arithmetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Cape Cod, Massachusetts, USA, pp.52-58</w:t>
+              <w:t xml:space="preserve">39th Asilomar Conference on Signals, Systems and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Pacific Grove, California, United States. pp.1167-1171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000895v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00087002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Seed Architectures for Reciprocal and Square-Root Reciprocal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some Functions Computable with a Fused-mac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Asilomar Conference on Signals, Systems and Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Pacific Grove, California, United States. pp.1167-1171</w:t>
+              <w:t xml:space="preserve">17th IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Cape Cod, Massachusetts, USA, pp.52-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00087002v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correctly rounded multiplication by arbitrary precision constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH'17, 17th IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EEE Computer Society Technical Committee on VLSI, Jun 2005, Cape Cod, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH.2005.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00000010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Square Root with Operand Prescaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application-Specific Systems, Architectures and Processors, 2004.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joseph Cavallaro and Lothar Thiele (general chairs), Sep 2004, Galveston, Texas, United States. pp.52-62, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ASAP.2004.1342458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00086852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex division with prescaling of operands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10315,73 +10233,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application-specific Systems, Architectures and Processors, 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00086896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst Cases for Correct Rounding of the Elementary Functions in Double Precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10397,1302 +10315,1302 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IEEE Symposium on Computer Arithmetic - ARITH 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Vail, Colorado, pp.111-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some algebraic properties of floating-point arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Real Numbers and Computers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Dagstuhl, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a VLSI circuit for on-line evaluation of several elementary functions using their Taylor expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings.-International-Conference-on-Application-Specific-Array-Processors-Cat.-No.93TH0572-8. 1993:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Venice, Italy. pp.526-35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ASAP.1993.397172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JANUS, an on-line multiplier/divider for manipulating large numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Herreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings-of-9th-Symposium-on-Computer-Arithmetic-Cat.-No.89CH2757-3.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, Santa Monica, CA, United States. pp.106-11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH.1989.72815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCALA: une cellule systolique programmable pour l'algèbre linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guyot</w:t>
+                <w:t xml:space="preserve">Bertrand Hochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Hochet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Mauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième Colloque C3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, Unknown, pp.183-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FELIN arithmetic coprocessor chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cosnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ouaouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings-of-the-8th-Symposium-on-Computer-Arithmetic-Cat.-No.87CH2419-0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, Como, Italy. pp.107-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On parallel and systolic Givens factorization of dense matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computation costs versus communication costs in parallel Gaussian elimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cosnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cosnard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Algorithms and architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, Unknown, pp.245-258</w:t>
+              <w:t xml:space="preserve">, 1986, Unknown, pp.19-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857131v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation costs versus communication costs in parallel Gaussian elimination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On parallel and systolic Givens factorization of dense matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cosnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cosnard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Algorithms and architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, Unknown, pp.19-29</w:t>
+              <w:t xml:space="preserve">, 1986, Unknown, pp.245-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857132v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Floating-point Arithmetic (2nd edition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Joldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhäuser Basel, pp.1-627, 2018, 978-3319765259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-76526-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elementary functions, algorithms and implementation, 3rd Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birkhaüser Boston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-1-4899-7981-0. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birkhaüser Boston</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4899-7983-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01398294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of IEEE 22nd Symposium on Computer Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Villalba Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muller, Jean-Michel; Tisserand, Arnaud; Villalba Moreno, Julio. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Villalba Moreno</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Muller, Jean-Michel; Tisserand, Arnaud; Villalba Moreno, Julio. </w:t>
+                <w:t xml:space="preserve">IEEE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEEE</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH.2015.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edition d'un numéro spécial &amp;quot;Numerical Software: Design, Analysis and Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amparo Gil</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Javier Segura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 90 part A, pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01070771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11704,175 +11622,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhauser Boston, pp.572, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00379167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elementary Functions, Algorithms and Implementation, 2nd Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhäuser, pp.266, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00000008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmétique des ordinateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson, pp.214, 1989, 2-225-81689-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00086707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11882,296 +11800,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmétique et Précision des Calculs sur Ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la mesure en toutes choses, CNRS Editions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Elementary Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicholas Higham. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Princeton Companion to Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Princeton University Press, pp.2, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00989001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamin Wah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiley Encyclopedia of Computer Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.935-948, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00542215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12181,192 +12099,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correctly rounded vector implementation of the exponential function in binary64 arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristalys Ruiz-Rohena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended-Precision FMA under Parameterized Double-Word Overlap: Tight Error Bounds and Examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Joldeş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12374,223 +12292,223 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulation of 3Sum, 4Sum, the FMA and the FD2 instructions in rounded-to-nearest floating-point arithmetic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective Quadratic Error Bounds for Floating-Point Algorithms Computing the Hypotenuse Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Salvy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624238v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Quadratic Error Bounds for Floating-Point Algorithms Computing the Hypotenuse Function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emulation of 3Sum, 4Sum, the FMA and the FD2 instructions in rounded-to-nearest floating-point arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef Graillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735408v1</w:t>
+                <w:t xml:space="preserve">hal-04624238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Library for Symbolic Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12599,338 +12517,338 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Plet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling Newton-Raphson division iterations to avoid double rounding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00496368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing Arithmetic Operations on Round-to-Nearest Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Panhaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00441933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation des nombres et calcul sur ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00391070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Correctly Rounded Integer Powers in Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12951,73 +12869,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00278430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some notes on the possible under/overflow of the most common elementary functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13026,73 +12944,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00149414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Systems of Linear Equations in Complex Domain : Complex E-Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13101,87 +13019,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00125369v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Integer Powers in Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13189,73 +13107,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00150406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some arguments concerning correct rounding of the elementary functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13264,51 +13182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00086516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13318,65 +13236,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Computation of Correctly-Rounded Sums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13401,718 +13319,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7262, INRIA. 2010, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00475279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CR-LIBM A library of correctly rounded elementary functions in double-precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Daramy-Loirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Daramy-Loirat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gallet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP,. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01529804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplication Algorithms for Radix-$2$ RN-Codings and Two's Complement Numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5511, LIP RR-2005-05, INRIA, LIP. 2005, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the definition of ulp(x)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple Seed Architectures for Reciprocal and Square Root Reciprocal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Ercegovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5504, LIP RR-2005-09, INRIA, LIP. 2005, pp.16</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-5720, INRIA. 2005, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inria-00070503v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and correctly rounded logarithms in double-precision</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the definition of ulp(x)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5682, LIP RR-2005-37, INRIA, LIP. 2005, pp.15</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5504, LIP RR-2005-09, INRIA, LIP. 2005, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070331v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Seed Architectures for Reciprocal and Square Root Reciprocal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milos Ercegovac</w:t>
+                <w:t xml:space="preserve">Fast and correctly rounded logarithms in double-precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">RR-5720, INRIA. 2005, pp.25</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5682, LIP RR-2005-37, INRIA, LIP. 2005, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inria-00070298v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division by Constant for the ST100 DSP Microprocessor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5340, LIP RR-2004-45, INRIA, LIP. 2004, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RN-codes : algorithmes d'addition, de multiplication et d'élévation au carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-5438, LIP RR-2004-60, INRIA, LIP. 2004, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for a Standardization of Mathematical Function Implementation in Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14120,308 +14038,308 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5406, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correctly rounded multiplication by arbitrary precision constants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A floating-point library for integer processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5354, LIP RR-2004-44, INRIA, LIP. 2004, pp.14</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5268, INRIA. 2004, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070649v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A floating-point library for integer processors</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Correctly rounded multiplication by arbitrary precision constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5354, LIP RR-2004-44, INRIA, LIP. 2004, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bertin</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">inria-00070730v1</w:t>
+                <w:t xml:space="preserve">inria-00070649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Square Root with Operand Prescaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14434,402 +14352,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5319, LIP RR-2004-42, INRIA, LIP. 2004, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Number of solutions to (A^2+B^2=C^2+C) in a binade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choosing Starting Values for Newton-Raphson Computation of Reciprocals, Square-Roots and Square-Root Reciprocals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kornerup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4945, LIP RR-2003-45, INRIA, LIPP. 2003</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4687, LIP RR-2002-48, INRIA,LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071634v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérateurs itératifs de multiplication-addition modulaire pour FPGA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
+                <w:t xml:space="preserve">Complex Division with Prescaling of Operands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RR-4937, LIP RR-2003-40, INRIA, LIP. 2003</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4731, LIP RR 2003-10, INRIA, LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071642v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choosing Starting Values for Newton-Raphson Computation of Reciprocals, Square-Roots and Square-Root Reciprocals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Number of solutions to (A^2+B^2=C^2+C) in a binade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4687, LIP RR-2002-48, INRIA,LIP. 2003</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier-François Roblot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4945, LIP RR-2003-45, INRIA, LIPP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071899v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Division with Prescaling of Operands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milos Ercegovac</w:t>
+                <w:t xml:space="preserve">Opérateurs itératifs de multiplication-addition modulaire pour FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4731, LIP RR 2003-10, INRIA, LIP. 2003</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-4937, LIP RR-2003-40, INRIA, LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071856v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding the «truncated» polynomial that is closest to a function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14842,494 +14760,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4787, LIP RR-2003-21, INRIA, LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating Floating-Point Division When the Divisor is Known in Advance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4532, LIP RR-2002-30, INRIA, LIP. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new scheme for table-based evaluation of functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4637, LIP RR-2002-45, INRIA, LIP. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Partially rounded» Small-Order Approximations for Accurate, Hardware-Oriented, Table-Based Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4593, LIP RR-2002-39, INRIA, LIP. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Range Reduction Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4267, LIP RR-2001-33, INRIA, LIP. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correctly Rounded Exponential Function in Double Precision Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4231, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-The-Fly Range Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15342,598 +15260,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4043, LIP RR-2000-34, INRIA, LIP. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bound on Run of Zeros and Ones for Images of Floating-Point Numbers by Algebraic Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomas Lang</w:t>
+                <w:t xml:space="preserve">Worst Cases for Correct Rounding of the Elementary Functions in Double Precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4045, LIP RR-2000-33, INRIA, LIP. 2000</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4044, LIP RR-2000-35, INRIA,LIP. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00072593v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst Cases for Correct Rounding of the Elementary Functions in Double Precision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+                <w:t xml:space="preserve">Bound on Run of Zeros and Ones for Images of Floating-Point Numbers by Algebraic Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4044, LIP RR-2000-35, INRIA,LIP. 2000</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4045, LIP RR-2000-33, INRIA, LIP. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00072594v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Goldschmidt Division, Square Root and Square Root Reciprocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Imbert</w:t>
+                <w:t xml:space="preserve">David Matula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Matula</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guoheng Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3753, LIP RR-1999-41, INRIA, LIP. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radix-10 BKM Algorithm for Computing Transcendentals on Pocket Computers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers des primitives propres en arithmétique des ordinateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-3754, LIP RR-1999-43, INRIA, LIP. 1999</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-3755, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inria-00072908v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des primitives propres en arithmétique des ordinateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radix-10 BKM Algorithm for Computing Transcendentals on Pocket Computers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">RR-3755, INRIA. 1999</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3754, LIP RR-1999-43, INRIA, LIP. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inria-00072907v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthodologie du calcul des fonctions élémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1985. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00315301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId338"/>
+      <w:footerReference w:type="default" r:id="rId337"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16001,51 +15919,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49A3C43C"/>
+    <w:nsid w:val="9B527E0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16232,51 +16150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-muller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3588-0047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029762871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474530v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747840" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575249v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-025-01487-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044716v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Picot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2023.3294986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482567v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568672" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492922000101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972245v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3484514" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montuschi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2022.3193206" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137968v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Q. Lauter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2020.3002702" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517784v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2020.2991885" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949458v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Nane&#351;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3368619" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869009v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabiano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2918451" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351529v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Popescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121432" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867040v5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kornerup" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3123" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01310023v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01195625v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-016-0115-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111551v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2015.2441714" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021928v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2015.2479602" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00945033v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-015-9967-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00862910v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01001673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2014.2331094" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01069744v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00649347v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2013-02679-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00644408v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Martin-Dorel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-013-0436-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03AB2AC91AC8055CEFA82D0551DF163AB1B22ED5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00693317v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Torres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00331519v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2011.27" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel Dum&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00409366v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Panhaleux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.144" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00548988v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.134" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.139" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644001.1644005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00446889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-008-0265-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00383561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schwarz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00148210v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuchat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Miyoshi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Okamoto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00122716v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.102" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00143230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000007v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1141885.1141890" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/lirmm-00125483v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20062373" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000009v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.09.056" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000001v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2006.79" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000002v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Oberman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Alejandro Pineiro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bruguera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.52" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086904v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.36" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00087465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Raina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2004.37" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350243v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863116v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Fran&#231;ois Roblot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099524v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021137717282" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6LRRRSJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143937v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014954v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skaf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086894v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanus Kla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/12.295857" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014976v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hochet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857127v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04461089v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hubrecht" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04092770v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207082v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03728088v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F. Borges" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129747v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Stine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; D Ercegovac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470782v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470766v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Jolde&#351;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001080v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002315v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959581v4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Forget" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Uguen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3316279.3316285" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Constantinides" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Ercegovac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ioan Filip" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464778" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774587v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464793" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512294v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Blot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01527202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01780265v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2017.8335442" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491255v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298195v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tak Peter Tang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227877v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Maire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298206v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Collange" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957379v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00875366v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513505v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kupriianova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2013.6810471" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00737881v4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.23" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00734339v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00759912v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2012.17" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00653460v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00789015v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00545591v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.13" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00640063v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pasca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Plesco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2011.6043267" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00463353v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2010.5540969" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00549027v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00549467v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bertin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyan Jourdan-Lu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Knochel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837212" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379147v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Dormiani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00436329v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367584v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00269219v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580184" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761652v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580185" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00167372v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00397749v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000895v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00087002v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000010v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2005.13" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086852v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2004.1342458" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086896v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100547v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454523v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014928v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.1993.397172" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014975v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Herreros" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.1989.72815" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857114v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hochet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mauras" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014979v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouaouicha" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857131v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daoudi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857132v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766584v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76526-6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01398294v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4899-7983-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-7983-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233867v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Villalba Moreno" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arith22.gforge.inria.fr/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2015.1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01070771v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Gil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Segura" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379167v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000008v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086707v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461132v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00989001v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542215v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529999v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristalys Ruiz-Rohena" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05517451v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624238v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735408v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232159v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00496368v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00441933v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00391070v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00278430v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00149414v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00125369v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00150406v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086516v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475279v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01529804v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daramy-Loirat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070495v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070503v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070331v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070298v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070661v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Dinechin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070569v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071249v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070649v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070730v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070681v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071634v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071642v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071899v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071856v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071799v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072056v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071948v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071992v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072320v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072387v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072595v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072593v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072594v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072909v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matula" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoheng Wei" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072908v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rico" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072907v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00315301v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-muller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3588-0047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029762871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474530v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747840" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575249v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-025-01487-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044716v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Picot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2023.3294986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482567v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568672" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492922000101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montuschi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2022.3193206" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972245v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3484514" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137968v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Q. Lauter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2020.3002702" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949458v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Nane&#351;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3368619" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517784v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2020.2991885" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869009v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabiano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2918451" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867040v5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kornerup" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3123" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01310023v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351529v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Popescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121432" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111551v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2015.2441714" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01195625v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-016-0115-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021928v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2015.2479602" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00945033v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-015-9967-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00862910v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01001673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2014.2331094" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01069744v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00649347v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2013-02679-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00644408v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Martin-Dorel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-013-0436-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03AB2AC91AC8055CEFA82D0551DF163AB1B22ED5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00693317v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Torres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00331519v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2011.27" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel Dum&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00409366v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Panhaleux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.144" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00548988v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.134" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.139" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644001.1644005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00446889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-008-0265-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00383561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schwarz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00148210v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuchat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Miyoshi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Okamoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00122716v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.102" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00143230v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000007v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/lirmm-00125483v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20062373" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1141885.1141890" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000001v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2006.79" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.09.056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086904v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.36" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000002v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Oberman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Alejandro Pineiro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bruguera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.52" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00087465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Raina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2004.37" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350243v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863116v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Fran&#231;ois Roblot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021137717282" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6LRRRSJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143937v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014954v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skaf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086894v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanus Kla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/12.295857" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014976v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hochet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857127v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04461089v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hubrecht" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04092770v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207082v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03728088v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F. Borges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129747v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470782v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047208v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Stine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; D Ercegovac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470766v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Jolde&#351;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002315v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001080v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959581v4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Forget" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Uguen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3316279.3316285" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774364v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Constantinides" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Ercegovac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ioan Filip" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464778" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774587v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464793" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491255v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01527202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01780265v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2017.8335442" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512294v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Blot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298195v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tak Peter Tang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227877v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Maire" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298206v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Collange" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957379v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00875366v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513505v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kupriianova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2013.6810471" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00737881v4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.23" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00734339v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00759912v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2012.17" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00653460v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00789015v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00545591v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.13" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00640063v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pasca" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Plesco" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2011.6043267" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00549027v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00463353v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2010.5540969" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00549467v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bertin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyan Jourdan-Lu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Knochel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837212" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379147v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Dormiani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00436329v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367584v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00269219v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580184" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761652v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevillard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580185" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00167372v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00397749v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00087002v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000895v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000010v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2005.13" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086852v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2004.1342458" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086896v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100547v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454523v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014928v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.1993.397172" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014975v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Herreros" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.1989.72815" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857114v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hochet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mauras" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014979v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouaouicha" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857132v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857131v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daoudi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766584v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76526-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01398294v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4899-7983-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-7983-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233867v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Villalba Moreno" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arith22.gforge.inria.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2015.1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01070771v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Gil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Segura" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379167v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000008v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086707v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461132v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00989001v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542215v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529999v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristalys Ruiz-Rohena" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05517451v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735408v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624238v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232159v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00496368v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00441933v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00391070v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00278430v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00149414v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00125369v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00150406v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086516v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475279v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01529804v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daramy-Loirat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070495v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070298v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070503v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070331v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070661v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Dinechin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070569v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071249v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070730v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070649v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070681v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071899v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071856v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071634v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071642v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071799v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072056v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071948v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071992v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072320v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072387v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072595v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072594v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072593v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072909v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matula" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoheng Wei" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072907v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072908v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rico" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00315301v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>