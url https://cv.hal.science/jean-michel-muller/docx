--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -192,51 +192,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1807,343 +1807,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351529v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern Computer Arithmetic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Montuschi</w:t>
+                <w:t xml:space="preserve">Arithmetic algorithms for extended precision using floating-point expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Joldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (4), pp.1197 - 1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2015.2441714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394408v1</w:t>
+                <w:t xml:space="preserve">hal-01111551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arithmetic algorithms for extended precision using floating-point expansions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marty</w:t>
+                <w:t xml:space="preserve">Sharp error bounds for complex floating-point inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentina Popescu</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Plet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerical Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (3), pp.735-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11075-016-0115-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2015.2441714⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01111551v2</w:t>
+                <w:t xml:space="preserve">ensl-01195625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp error bounds for complex floating-point inversion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Louvet</w:t>
+                <w:t xml:space="preserve">Modern Computer Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Montuschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Plet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (9), pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11075-016-0115-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-01195625v2</w:t>
+                <w:t xml:space="preserve">hal-01394408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between binary and decimal floating-point numbers</w:t>
               </w:r>
@@ -3780,2032 +3780,2123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00383561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horner's Rule-Based Multiplication over Fp and Fp^n: A Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erreurs en arithmétique des ordinateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eiji Okamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/atdy-8y09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00148210v1</w:t>
+                <w:t xml:space="preserve">hal-05590055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation of Modular Multipliers for FPGA Applications</w:t>
+                <w:t xml:space="preserve">Horner's Rule-Based Multiplication over Fp and Fp^n: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takanori Miyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiji Okamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95 (7), pp.669-685</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00122716v3</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00148210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correct rounding of algebraic functions</w:t>
+                <w:t xml:space="preserve">Automatic Generation of Modular Multipliers for FPGA Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 41 (1), pp.71-83. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (12), pp.1600-1613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ita:2007002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TC.2008.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00143230v1</w:t>
+                <w:t xml:space="preserve">ensl-00122716v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and correctly rounded logarithms in double precision</w:t>
+                <w:t xml:space="preserve">Correct rounding of algebraic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christoph Lauter</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 41 (1), pp.85-102. </w:t>
+              <w:t xml:space="preserve">, 2007, 41 (1), pp.71-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ita:2007003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ita:2007002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00000007v2</w:t>
+                <w:t xml:space="preserve">ensl-00143230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware operators for function evaluation using sparse-coefficient polynomials</w:t>
+                <w:t xml:space="preserve">Fast and correctly rounded logarithms in double precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:20062373⟩</w:t>
+              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (1), pp.85-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ita:2007003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00125483v2</w:t>
+                <w:t xml:space="preserve">ensl-00000007v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing machine-efficient polynomial approximations</w:t>
+                <w:t xml:space="preserve">Hardware operators for function evaluation using sparse-coefficient polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 32 (2), pp.236-256. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (25), pp.1441-1442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1141885.1141890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el:20062373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00086826v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00125483v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leading Guard Digits in Finite-Precision Redundant Representations</w:t>
+                <w:t xml:space="preserve">Computing machine-efficient polynomial approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Kornerup</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 55 (5), pp.541-548. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (2), pp.236-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2006.79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1141885.1141890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00000001v1</w:t>
+                <w:t xml:space="preserve">ensl-00086826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choosing Starting Values for certain Newton-Raphson Iterations</w:t>
+                <w:t xml:space="preserve">Leading Guard Digits in Finite-Precision Redundant Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 351 (1), pp.101-110. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (5), pp.541-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2005.09.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TC.2006.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00000009v1</w:t>
+                <w:t xml:space="preserve">ensl-00000001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new range-reduction algorithm</w:t>
+                <w:t xml:space="preserve">Choosing Starting Values for certain Newton-Raphson Iterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TC.2005.36⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 351 (1), pp.101-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2005.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00086904v1</w:t>
+                <w:t xml:space="preserve">ensl-00000009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Speed Function Approximation using a Minimax Quadratic Interpolator</w:t>
+                <w:t xml:space="preserve">A new range-reduction algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Javier Bruguera</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kornerup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 54 (3), pp.304-318. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TC.2005.52⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 54 (3), pp.331- 339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2005.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00000002v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00086904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a Standardization of Mathematical Function Implementation in Floating-Point Arithmetic</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Speed Function Approximation using a Minimax Quadratic Interpolator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Oberman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Alejandro Pineiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Bruguera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54 (3), pp.304-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2005.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099967v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00000002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating Correctly Rounded Floating-PointDivision when the Divisor is Known in Advance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposal for a Standardization of Mathematical Function Implementation in Floating-Point Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Numerical Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (1-4), pp.367-375</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00087465v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les leçons d’un algorithme délinquant</w:t>
+                <w:t xml:space="preserve">Accelerating Correctly Rounded Floating-PointDivision when the Divisor is Known in Advance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saurabh Raina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53 (8), pp.1069- 1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2004.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350243v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00087465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nombre de solutions dans une binade de l'équation A^2+B^2=C^2+C</w:t>
+                <w:t xml:space="preserve">Les leçons d’un algorithme délinquant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier-François Roblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Enseignement Mathématique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 50 (1-2), pp.147-182</w:t>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863116v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-the-Fly Range Reduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nombre de solutions dans une binade de l'équation A^2+B^2=C^2+C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier-François Roblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Enseignement Mathématique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 50 (1-2), pp.147-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00099524v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIgorithmes de division pour microprocesseurs : illustration à l'aide du « Bug » du Pentium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-the-Fly Range Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technique et Science Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Special Issue on Computer Arithmetic and Applications, 33 (1-2), pp.31-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1021137717282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143937v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A VLSI circuit for on-line polynomial computing: application to exponential, trigonometric and hyperbolic functions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AIgorithmes de division pour microprocesseurs : illustration à l'aide du « Bug » du Pentium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP-Transactions-A-Computer-Science-and-Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, A-42, pp.93-100</w:t>
+              <w:t xml:space="preserve">Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 14 (8), pp.1031-1049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014954v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BKM: a new hardware algorithm for complex elementary functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A VLSI circuit for on-line polynomial computing: application to exponential, trigonometric and hyperbolic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Skaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvanus Kla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFIP-Transactions-A-Computer-Science-and-Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, A-42, pp.93-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00086894v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A way to build efficient carry-skip adders</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BKM: a new hardware algorithm for complex elementary functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvanus Kla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, Oct. ; C-36(10), pp.1144-52</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 43 (8), pp.955-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/12.295857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014976v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00086894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A way to build efficient carry-skip adders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, Oct. ; C-36(10), pp.1144-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parallel QR decomposition of a rectangular matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cosnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 48, pp.239-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5815,65 +5906,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Useful applications of correctly-rounded operators of the form ab + cd + e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5888,73 +5979,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 31st Symposium on Computer Arithmetic (ARITH 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Málaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing The Sharpness of Known Error Bounds on The Fast Fourier Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5983,156 +6074,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th IEEE International Symposium on Computer Arithmetic ARITH 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092770v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmétique des Ordinateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Raisonner en arithmétique, est-ce incongru ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Talence (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level algorithms for correctly-rounded reciprocal square roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos F. Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6147,151 +6238,151 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE Symposium on Computer Arithmetic (ARITH 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lyon (virtual meeting due to the COVID pandemic), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$a \cdot (x \cdot x)$ or $(a \cdot x) \cdot x$?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH 2021 - 28th IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Torino (virtual meeting due to the COVID Pandemic), Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH51176.2021.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Split Functions and Dekker's Product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stef Graillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6310,693 +6401,693 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH-2020 - IEEE 27th Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Portland, United States. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH48897.2020.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470782v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Architecture for Improving Variable Radix Real and Complex Division Using Recurrence Division</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James E Stine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloš D Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACSSC 2020 - 54th Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Pacific Grove, CA (virtual), United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms for manipulating quaternions in floating-point arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Joldeş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH-2020 - IEEE 27th Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Portland, United States. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH48897.2020.00016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-automatic implementation of the complementary error function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Volkova</w:t>
+                <w:t xml:space="preserve">Accurate Complex Multiplication in Floating-Point Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH 2019 - 26th IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Kyoto, Japan. pp.1-8</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Kyoto, Japan. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002315v2</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001080v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Complex Multiplication in Floating-Point Arithmetic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+                <w:t xml:space="preserve">Semi-automatic implementation of the complementary error function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Volkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH 2019 - 26th IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Kyoto, Japan. pp.1-7</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Kyoto, Japan. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001080v2</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002315v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posits: the good, the bad and the ugly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoNGA 2019 - Conference on Next-Generation Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Singapore, Singapore. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3316279.3316285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959581v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Throughput Polynomial and Rational Function Approximations Evaluator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Constantinides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloš Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu-Ioan Filip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei Istoan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH 2018 - 25th IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Amherst, MA, United States. pp.99-106, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH.2018.8464778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On various ways to split a floating-point number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7015,590 +7106,590 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH 2018 - 25th IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Amherst (MA), United States. pp.53-60, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH.2018.8464793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774587v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and performance evaluation of an extended precision floating-point arithmetic library for high-accuracy semidefinite programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mioara Joldes</w:t>
+                <w:t xml:space="preserve">Formal correctness of comparison algorithms between binary64 and decimal64 floating-point numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentina Popescu</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Théry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Computer Arithmetic (Arith24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Numerical Software Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491255v2</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Classical Relative Error Bounds for Computing $\sqrt(a^2 + b^2)$ and $c/\sqrt(a^2 + b^2)$ in Binary Floating-Point Arithmetic are Asymptotically Optimal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+                <w:t xml:space="preserve">Implementation and performance evaluation of an extended precision floating-point arithmetic library for high-accuracy semidefinite programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Joldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Plet</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARITH-24 2017 - 24th IEEE Symposium on Computer Arithmetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.8</w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Computer Arithmetic (Arith24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-01527202v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491255v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relative error of computing complex square roots in floating-point arithmetic</w:t>
+                <w:t xml:space="preserve">The Classical Relative Error Bounds for Computing $\sqrt(a^2 + b^2)$ and $c/\sqrt(a^2 + b^2)$ in Binary Floating-Point Arithmetic are Asymptotically Optimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Plet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACSSC 2017 - 51st Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ARITH-24 2017 - 24th IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-01780265v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-01527202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal correctness of comparison algorithms between binary64 and decimal64 floating-point numbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Blot</w:t>
+                <w:t xml:space="preserve">On the relative error of computing complex square roots in floating-point arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Théry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Software Verification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACSSC 2017 - 51st Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Pacific Grove, United States. pp.737-740, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2017.8335442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512294v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-01780265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new multiplication algorithm for extended precision using floating-point expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Tak Peter Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Santa Clara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing floating-point logarithms with fixed-point operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7613,87 +7704,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2016, Santa Clara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel floating-point expansions for extended-precision GPU computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Joldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7721,73 +7812,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 27th Annual IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298206v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the computation of the reciprocal of floating point expansions using an adapted Newton-Raphson iteration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Joldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7816,246 +7907,246 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IEEE International Conference on Application-specific Systems, Architectures and Processors, ASAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Zurich, Switzerland. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoiding double roundings in scaled Newton-Raphson division</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Pacific Grove, CA, United States. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00875366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radix conversion for IEEE754-2008 mixed radix floating-point arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kupriianova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 Asilomar Conference on Signals, Systems and Computers </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Pacific Grove, CA, United States. pp.1134 - 1138, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2013.6810471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between binary64 and decimal64 floating-point numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8087,92 +8178,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Austin, TX, United States. pp.145-152, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH.2013.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00737881v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the componentwise accuracy of complex floating-point division with an FMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8201,73 +8292,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Austin, TX, United States. pp.83--90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00734339v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(M,p,k)-friendly points: a table-based method for trigonometric function evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8286,92 +8377,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE 23rd International Conference on Application-Specific Systems, Architectures and Processors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Delft, Netherlands. p. 46-52, ISBN: 978-1-4673-2243-0, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ASAP.2012.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00759912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigorous Polynomial Approximation using Taylor Models in Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8380,192 +8471,192 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Maria Joldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Mayero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth NASA Formal Methods Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NASA, Apr 2012, Norfolk, Virginia, United States. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00653460v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact computations with an arithmetic known to be approximate (invited talk)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MaGiX@LiX 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00789015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented precision square roots, 2-D norms, and discussion on correctly rounding {x^2+y^2}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8610,586 +8701,586 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IEEE Symposium on Computer Arithmetic (ARITH-20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Tübingen, Germany. pp.23-30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH.2011.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00545591v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPGA architecture for solving the Table Maker's Dilemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Pasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Plesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application-Specific Systems, Architectures and Processors (ASAP), 2011 IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Santa Monica, United States. pp.187-194, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ASAP.2011.6043267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00640063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newton-Raphson Algorithms for Floating-Point Division Using an FMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing decimal floating-point arithmetic through binary: some suggestions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Ercegovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Conference on Application-specific Systems Architectures and Processors (ASAP), 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rennes, France. pp.317-320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASAP.2010.5540969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00549027v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00463353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing decimal floating-point arithmetic through binary: some suggestions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Newton-Raphson Algorithms for Floating-Point Division Using an FMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Panhaleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st IEEE International Conference on Application-specific Systems Architectures and Processors (ASAP), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rennes, France. pp.200-207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00463353v2</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00549027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques and tools for implementing IEEE 754 floating-point arithmetic on VLIW integer processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyan Jourdan-Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Knochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Parallel and Symbolic Computation (PASCO'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Grenoble, France. pp.1-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1837210.1837212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00549467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Implementation of a Radix-4 Complex Division Unit with Prescaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouya Dormiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9204,168 +9295,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00379147v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Precision Table Based Complex Reciprocal Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouya Dormiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Asilomar Conference on signals, systems and computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Pacific Grove, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00436329v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Computation of Correctly-Rounded Sums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9407,73 +9498,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE Symposium on Computer Arithmetic - Arith'19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00367584v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integer and Floating-Point Constant Multipliers for FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9492,119 +9583,119 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Application-Specific Systems, Architectures and Processors, 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMEC, Jul 2008, Leuven, Belgium. pp.239-244, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ASAP.2008.4580184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00269219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Method for Evaluating Polynomial and Rational Function Approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9622,92 +9713,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAP 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Leuven, Belgium. pp.233-238, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASAP.2008.4580185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Multiply-Add and Other Related Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9723,237 +9814,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Conf. Advanced Signal Processing Algorithms, Architectures and Implementation XVII, 6697</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Aug 2007, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00167372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating function approximations at compile time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Asilomar Conference on signals, systems and computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, USA, Oct 2006, Pacific Grove, California, France. pp.328-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00397749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Seed Architectures for Reciprocal and Square-Root Reciprocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Asilomar Conference on Signals, Systems and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Pacific Grove, California, United States. pp.1167-1171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00087002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Functions Computable with a Fused-mac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9969,255 +10060,255 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Cape Cod, Massachusetts, USA, pp.52-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correctly rounded multiplication by arbitrary precision constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH'17, 17th IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EEE Computer Society Technical Committee on VLSI, Jun 2005, Cape Cod, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARITH.2005.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00000010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Square Root with Operand Prescaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application-Specific Systems, Architectures and Processors, 2004.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joseph Cavallaro and Lothar Thiele (general chairs), Sep 2004, Galveston, Texas, United States. pp.52-62, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ASAP.2004.1342458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00086852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex division with prescaling of operands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10233,73 +10324,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application-specific Systems, Architectures and Processors, 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00086896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst Cases for Correct Rounding of the Elementary Functions in Double Precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10315,803 +10406,803 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IEEE Symposium on Computer Arithmetic - ARITH 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Vail, Colorado, pp.111-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some algebraic properties of floating-point arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Real Numbers and Computers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Dagstuhl, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a VLSI circuit for on-line evaluation of several elementary functions using their Taylor expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings.-International-Conference-on-Application-Specific-Array-Processors-Cat.-No.93TH0572-8. 1993:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Venice, Italy. pp.526-35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ASAP.1993.397172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JANUS, an on-line multiplier/divider for manipulating large numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Herreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings-of-9th-Symposium-on-Computer-Arithmetic-Cat.-No.89CH2757-3.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, Santa Monica, CA, United States. pp.106-11, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.1989.72815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCALA: une cellule systolique programmable pour l'algèbre linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième Colloque C3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, Unknown, pp.183-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FELIN arithmetic coprocessor chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cosnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cosnard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Hochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ouaouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings-of-the-8th-Symposium-on-Computer-Arithmetic-Cat.-No.87CH2419-0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, Como, Italy. pp.107-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation costs versus communication costs in parallel Gaussian elimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cosnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Algorithms and architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, Unknown, pp.19-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On parallel and systolic Givens factorization of dense matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cosnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Algorithms and architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, Unknown, pp.245-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11121,78 +11212,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Floating-point Arithmetic (2nd edition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11207,370 +11298,370 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Joldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhäuser Basel, pp.1-627, 2018, 978-3319765259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-76526-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elementary functions, algorithms and implementation, 3rd Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birkhaüser Boston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-1-4899-7981-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4899-7983-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01398294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of IEEE 22nd Symposium on Computer Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Villalba Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muller, Jean-Michel; Tisserand, Arnaud; Villalba Moreno, Julio. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IEEE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2015.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edition d'un numéro spécial &amp;quot;Numerical Software: Design, Analysis and Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier, 90 part A, pp.1, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01070771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11622,175 +11713,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhauser Boston, pp.572, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00379167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elementary Functions, Algorithms and Implementation, 2nd Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhäuser, pp.266, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00000008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmétique des ordinateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson, pp.214, 1989, 2-225-81689-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00086707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11800,120 +11891,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmétique et Précision des Calculs sur Ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la mesure en toutes choses, CNRS Editions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Elementary Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11933,73 +12024,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicholas Higham. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Princeton Companion to Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Princeton University Press, pp.2, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00989001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12008,88 +12099,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamin Wah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiley Encyclopedia of Computer Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.935-948, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00542215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12099,192 +12190,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correctly rounded vector implementation of the exponential function in binary64 arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristalys Ruiz-Rohena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended-Precision FMA under Parameterized Double-Word Overlap: Tight Error Bounds and Examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Joldeş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12292,148 +12383,148 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Quadratic Error Bounds for Floating-Point Algorithms Computing the Hypotenuse Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Salvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulation of 3Sum, 4Sum, the FMA and the FD2 instructions in rounded-to-nearest floating-point arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stef Graillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12442,73 +12533,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Library for Symbolic Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12517,161 +12608,161 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Plet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling Newton-Raphson division iterations to avoid double rounding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00496368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing Arithmetic Operations on Round-to-Nearest Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Panhaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12693,135 +12784,135 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00441933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation des nombres et calcul sur ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00391070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Correctly Rounded Integer Powers in Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12869,73 +12960,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00278430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some notes on the possible under/overflow of the most common elementary functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12944,73 +13035,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00149414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Systems of Linear Equations in Complex Domain : Complex E-Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13019,73 +13110,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00125369v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Integer Powers in Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13107,73 +13198,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00150406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some arguments concerning correct rounding of the elementary functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13182,51 +13273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00086516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13236,51 +13327,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Computation of Correctly-Rounded Sums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13319,718 +13410,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7262, INRIA. 2010, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00475279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CR-LIBM A library of correctly rounded elementary functions in double-precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Daramy-Loirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LIP,. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01529804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplication Algorithms for Radix-$2$ RN-Codings and Two's Complement Numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5511, LIP RR-2005-05, INRIA, LIP. 2005, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Seed Architectures for Reciprocal and Square Root Reciprocal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the definition of ulp(x)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">RR-5720, INRIA. 2005, pp.25</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5504, LIP RR-2005-09, INRIA, LIP. 2005, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inria-00070298v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the definition of ulp(x)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast and correctly rounded logarithms in double-precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Lauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5504, LIP RR-2005-09, INRIA, LIP. 2005, pp.16</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5682, LIP RR-2005-37, INRIA, LIP. 2005, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070503v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and correctly rounded logarithms in double-precision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christoph Lauter</w:t>
+                <w:t xml:space="preserve">Simple Seed Architectures for Reciprocal and Square Root Reciprocal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5682, LIP RR-2005-37, INRIA, LIP. 2005, pp.15</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-5720, INRIA. 2005, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inria-00070331v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division by Constant for the ST100 DSP Microprocessor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5340, LIP RR-2004-45, INRIA, LIP. 2004, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RN-codes : algorithmes d'addition, de multiplication et d'élévation au carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-5438, LIP RR-2004-60, INRIA, LIP. 2004, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for a Standardization of Mathematical Function Implementation in Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14038,308 +14129,308 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5406, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A floating-point library for integer processors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correctly rounded multiplication by arbitrary precision constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5354, LIP RR-2004-44, INRIA, LIP. 2004, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Monat</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">inria-00070730v1</w:t>
+                <w:t xml:space="preserve">inria-00070649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correctly rounded multiplication by arbitrary precision constants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A floating-point library for integer processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5354, LIP RR-2004-44, INRIA, LIP. 2004, pp.14</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5268, INRIA. 2004, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070649v1</w:t>
+                <w:t xml:space="preserve">inria-00070730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Square Root with Operand Prescaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14352,73 +14443,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5319, LIP RR-2004-42, INRIA, LIP. 2004, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing Starting Values for Newton-Raphson Computation of Reciprocals, Square-Roots and Square-Root Reciprocals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14431,73 +14522,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4687, LIP RR-2002-48, INRIA,LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Division with Prescaling of Operands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14510,244 +14601,244 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4731, LIP RR 2003-10, INRIA, LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number of solutions to (A^2+B^2=C^2+C) in a binade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier-François Roblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4945, LIP RR-2003-45, INRIA, LIPP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérateurs itératifs de multiplication-addition modulaire pour FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-4937, LIP RR-2003-40, INRIA, LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding the «truncated» polynomial that is closest to a function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14760,153 +14851,153 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4787, LIP RR-2003-21, INRIA, LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating Floating-Point Division When the Divisor is Known in Advance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4532, LIP RR-2002-30, INRIA, LIP. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new scheme for table-based evaluation of functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14918,258 +15009,258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4637, LIP RR-2002-45, INRIA, LIP. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Partially rounded» Small-Order Approximations for Accurate, Hardware-Oriented, Table-Based Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4593, LIP RR-2002-39, INRIA, LIP. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Range Reduction Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4267, LIP RR-2001-33, INRIA, LIP. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correctly Rounded Exponential Function in Double Precision Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15181,73 +15272,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4231, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-The-Fly Range Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15260,481 +15351,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4043, LIP RR-2000-34, INRIA, LIP. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst Cases for Correct Rounding of the Elementary Functions in Double Precision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+                <w:t xml:space="preserve">Bound on Run of Zeros and Ones for Images of Floating-Point Numbers by Algebraic Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4044, LIP RR-2000-35, INRIA,LIP. 2000</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4045, LIP RR-2000-33, INRIA, LIP. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00072594v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bound on Run of Zeros and Ones for Images of Floating-Point Numbers by Algebraic Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomas Lang</w:t>
+                <w:t xml:space="preserve">Worst Cases for Correct Rounding of the Elementary Functions in Double Precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4045, LIP RR-2000-33, INRIA, LIP. 2000</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4044, LIP RR-2000-35, INRIA,LIP. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00072593v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Goldschmidt Division, Square Root and Square Root Reciprocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Matula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoheng Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3753, LIP RR-1999-41, INRIA, LIP. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des primitives propres en arithmétique des ordinateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3755, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radix-10 BKM Algorithm for Computing Transcendentals on Pocket Computers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3754, LIP RR-1999-43, INRIA, LIP. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15744,114 +15835,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthodologie du calcul des fonctions élémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Institut National Polytechnique de Grenoble - INPG, 1985. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00315301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId337"/>
+      <w:footerReference w:type="default" r:id="rId339"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15919,51 +16010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B527E0E"/>
+    <w:nsid w:val="1D4018FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16150,51 +16241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-muller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3588-0047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029762871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474530v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747840" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575249v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-025-01487-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044716v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Picot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2023.3294986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482567v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568672" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492922000101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montuschi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2022.3193206" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972245v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3484514" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137968v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Q. Lauter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2020.3002702" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949458v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Nane&#351;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3368619" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517784v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2020.2991885" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869009v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabiano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2918451" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867040v5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kornerup" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3123" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01310023v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351529v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Popescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121432" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111551v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2015.2441714" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01195625v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-016-0115-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021928v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2015.2479602" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00945033v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-015-9967-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00862910v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01001673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2014.2331094" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01069744v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00649347v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2013-02679-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00644408v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Martin-Dorel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-013-0436-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03AB2AC91AC8055CEFA82D0551DF163AB1B22ED5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00693317v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Torres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00331519v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2011.27" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel Dum&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00409366v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Panhaleux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.144" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00548988v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.134" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.139" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644001.1644005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00446889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-008-0265-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00383561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schwarz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00148210v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuchat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Miyoshi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Okamoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00122716v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.102" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00143230v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000007v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/lirmm-00125483v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20062373" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1141885.1141890" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000001v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2006.79" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.09.056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086904v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.36" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000002v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Oberman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Alejandro Pineiro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bruguera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.52" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00087465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Raina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2004.37" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350243v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863116v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Fran&#231;ois Roblot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021137717282" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6LRRRSJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143937v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014954v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skaf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086894v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanus Kla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/12.295857" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014976v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hochet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857127v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04461089v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hubrecht" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04092770v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207082v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03728088v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F. Borges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129747v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470782v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047208v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Stine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; D Ercegovac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470766v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Jolde&#351;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002315v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001080v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959581v4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Forget" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Uguen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3316279.3316285" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774364v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Constantinides" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Ercegovac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ioan Filip" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464778" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774587v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464793" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491255v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01527202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01780265v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2017.8335442" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512294v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Blot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298195v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tak Peter Tang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227877v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Maire" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298206v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Collange" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957379v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00875366v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513505v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kupriianova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2013.6810471" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00737881v4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.23" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00734339v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00759912v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2012.17" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00653460v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00789015v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00545591v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.13" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00640063v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pasca" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Plesco" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2011.6043267" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00549027v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00463353v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2010.5540969" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00549467v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bertin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyan Jourdan-Lu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Knochel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837212" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379147v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Dormiani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00436329v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367584v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00269219v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580184" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761652v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevillard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580185" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00167372v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00397749v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00087002v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000895v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000010v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2005.13" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086852v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2004.1342458" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086896v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100547v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454523v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014928v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.1993.397172" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014975v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Herreros" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.1989.72815" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857114v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hochet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mauras" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014979v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouaouicha" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857132v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857131v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daoudi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766584v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76526-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01398294v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4899-7983-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-7983-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233867v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Villalba Moreno" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arith22.gforge.inria.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2015.1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01070771v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Gil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Segura" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379167v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000008v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086707v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461132v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00989001v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542215v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529999v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristalys Ruiz-Rohena" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05517451v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735408v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624238v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232159v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00496368v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00441933v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00391070v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00278430v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00149414v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00125369v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00150406v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086516v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475279v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01529804v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daramy-Loirat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070495v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070298v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070503v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070331v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070661v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Dinechin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070569v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071249v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070730v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070649v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070681v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071899v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071856v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071634v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071642v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071799v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072056v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071948v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071992v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072320v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072387v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072595v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072594v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072593v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072909v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matula" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoheng Wei" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072907v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072908v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rico" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00315301v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-muller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3588-0047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029762871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474530v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747840" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575249v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-025-01487-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044716v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Picot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2023.3294986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482567v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568672" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492922000101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montuschi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2022.3193206" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972245v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3484514" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137968v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Q. Lauter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2020.3002702" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949458v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Nane&#351;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3368619" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517784v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2020.2991885" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869009v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabiano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2918451" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867040v5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kornerup" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3123" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01310023v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351529v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Popescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121432" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111551v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2015.2441714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01195625v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-016-0115-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021928v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2015.2479602" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00945033v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-015-9967-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00862910v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01001673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2014.2331094" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01069744v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00649347v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2013-02679-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00644408v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Martin-Dorel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-013-0436-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03AB2AC91AC8055CEFA82D0551DF163AB1B22ED5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00693317v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Torres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00331519v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2011.27" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel Dum&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00409366v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Panhaleux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.144" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00548988v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.134" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.139" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644001.1644005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00446889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-008-0265-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00383561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schwarz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/atdy-8y09" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00148210v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuchat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Miyoshi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Okamoto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00122716v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00143230v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000007v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/lirmm-00125483v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20062373" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086826v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1141885.1141890" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000001v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2006.79" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.09.056" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.36" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000002v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Oberman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Alejandro Pineiro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bruguera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.52" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00087465v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Raina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2004.37" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350243v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863116v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Fran&#231;ois Roblot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021137717282" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6LRRRSJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143937v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014954v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skaf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086894v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanus Kla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/12.295857" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hochet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857127v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04461089v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hubrecht" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04092770v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207082v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03728088v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F. Borges" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129747v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470782v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Stine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; D Ercegovac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470766v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Jolde&#351;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001080v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002315v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959581v4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Forget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Uguen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3316279.3316285" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774364v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Constantinides" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Ercegovac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ioan Filip" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464778" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774587v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464793" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512294v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Blot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491255v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01527202v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01780265v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2017.8335442" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298195v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tak Peter Tang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Maire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298206v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Collange" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00875366v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513505v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kupriianova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2013.6810471" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00737881v4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.23" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00734339v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00759912v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2012.17" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00653460v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00789015v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00545591v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.13" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00640063v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pasca" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Plesco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2011.6043267" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00463353v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2010.5540969" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00549027v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00549467v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bertin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyan Jourdan-Lu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Knochel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837212" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379147v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Dormiani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00436329v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367584v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00269219v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580184" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761652v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevillard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580185" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00167372v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00397749v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00087002v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000895v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000010v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2005.13" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086852v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2004.1342458" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086896v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100547v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454523v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014928v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.1993.397172" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014975v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Herreros" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.1989.72815" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857114v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hochet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mauras" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014979v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouaouicha" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857132v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857131v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daoudi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76526-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01398294v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4899-7983-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-7983-4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233867v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Villalba Moreno" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arith22.gforge.inria.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2015.1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01070771v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Gil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Segura" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379167v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000008v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086707v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461132v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00989001v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542215v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529999v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristalys Ruiz-Rohena" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05517451v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735408v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624238v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232159v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00496368v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00441933v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00391070v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00278430v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00149414v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00125369v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00150406v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086516v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475279v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01529804v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daramy-Loirat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070495v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070503v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070331v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070298v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070661v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Dinechin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070569v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071249v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070649v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070730v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070681v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071899v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071856v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071634v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071642v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071799v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072056v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071948v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071992v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072320v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072387v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072595v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072593v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072594v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072909v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matula" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoheng Wei" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072907v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072908v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rico" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00315301v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>