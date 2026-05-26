--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -538,369 +538,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044716v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate calculation of Euclidean Norms using Double-word arithmetic</w:t>
+                <w:t xml:space="preserve">Le dilemme du fabricant de tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Louvet</w:t>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 572</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482567v2</w:t>
+                <w:t xml:space="preserve">hal-03932037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dilemme du fabricant de tables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Floating-point arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Numerica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.203-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0962492922000101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932037v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating-point arithmetic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+                <w:t xml:space="preserve">Accurate calculation of Euclidean Norms using Double-word arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+                <w:t xml:space="preserve">Nicolas Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+                <w:t xml:space="preserve">Laurence Rideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Numerica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32, pp.203-290. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (1), pp.1-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0962492922000101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3568672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095151v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482567v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Arithmetic: Continuing a Long and Steady Emergence</w:t>
               </w:r>
@@ -1003,51 +1003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalization of double-word arithmetic, and comments on &amp;quot;Tight and rigorous error bounds for basic building blocks of double-word arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48 (1), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1081,51 +1081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulating round-to-nearest ties-to-zero &amp;quot;augmented&amp;quot; floating-point operations using round-to-nearest ties-to-even arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Q. Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1491,239 +1491,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869009v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error bounds on complex floating-point multiplication with an FMA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Louvet</w:t>
+                <w:t xml:space="preserve">On the robustness of the 2Sum and Fast2Sum algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef Graillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867040v5</w:t>
+                <w:t xml:space="preserve">ensl-01310023v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the robustness of the 2Sum and Fast2Sum algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stef Graillat</w:t>
+                <w:t xml:space="preserve">Error bounds on complex floating-point multiplication with an FMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kornerup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86 (304), pp. 881-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-01310023v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867040v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tight and rigorous error bounds for basic building blocks of double-word arithmetic</w:t>
               </w:r>
@@ -1807,261 +1807,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351529v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arithmetic algorithms for extended precision using floating-point expansions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mioara Joldes</w:t>
+                <w:t xml:space="preserve">Sharp error bounds for complex floating-point inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Marty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentina Popescu</w:t>
+                <w:t xml:space="preserve">Antoine Plet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 65 (4), pp.1197 - 1210. </w:t>
+              <w:t xml:space="preserve">Numerical Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (3), pp.735-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2015.2441714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11075-016-0115-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111551v2</w:t>
+                <w:t xml:space="preserve">ensl-01195625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp error bounds for complex floating-point inversion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Louvet</w:t>
+                <w:t xml:space="preserve">Arithmetic algorithms for extended precision using floating-point expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Joldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Plet</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 73 (3), pp.735-760. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (4), pp.1197 - 1210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11075-016-0115-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TC.2015.2441714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-01195625v2</w:t>
+                <w:t xml:space="preserve">hal-01111551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern Computer Arithmetic</w:t>
               </w:r>
@@ -2259,51 +2259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the maximum relative error when computing integer powers by iterated multiplications in floating-point arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stef Graillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2413,373 +2413,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00862910v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(M, p, k)-Friendly Points: A Table-based Method to Evaluate Trigonometric Function</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des ordinateurs capables de calculer plus juste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Milos Ercegovac</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 2 Analog and Digital Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.46-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-01001673v1</w:t>
+                <w:t xml:space="preserve">ensl-01069744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ordinateurs capables de calculer plus juste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(M, p, k)-Friendly Points: A Table-based Method to Evaluate Trigonometric Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 2 Analog and Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (9), pp.711-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2014.2331094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-01069744v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-01001673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further analysis of Kahan's algorithm for the accurate computation of 2 x 2 determinants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Louvet</w:t>
+                <w:t xml:space="preserve">On Ziv's rounding test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (4), pp.26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00649347v4</w:t>
+                <w:t xml:space="preserve">ensl-00693317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some issues related to double roundings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2832,377 +2836,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00644408v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Ziv's rounding test</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christoph Lauter</w:t>
+                <w:t xml:space="preserve">Further analysis of Kahan's algorithm for the accurate computation of 2 x 2 determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82 (284), pp.2245-2264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0025-5718-2013-02679-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00693317v2</w:t>
+                <w:t xml:space="preserve">ensl-00649347v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the computation of correctly-rounded sums</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Louvet</w:t>
+                <w:t xml:space="preserve">Les calculs sur ordinateurs de plus en plus fiables et sûrs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bel Dumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collection "20 ans d'avancées et de perspectives en sciences du numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00331519v2</w:t>
+                <w:t xml:space="preserve">hal-00813205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les calculs sur ordinateurs de plus en plus fiables et sûrs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bel Dumé</w:t>
+                <w:t xml:space="preserve">On the computation of correctly-rounded sums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kornerup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection "20 ans d'avancées et de perspectives en sciences du numérique"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (3), p. 289-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2011.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813205v1</w:t>
+                <w:t xml:space="preserve">ensl-00331519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midpoints and exact points of some algebraic functions in floating-point arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3262,51 +3262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing Arithmetic Operations on Round-to-Nearest Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3366,51 +3366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact and Approximated error of the FMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3457,90 +3457,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Correctly Rounded Integer Powers in Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3587,51 +3587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Method for Evaluating Complex Polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3678,51 +3678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editors' Introduction: Special Section on Computer Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Montuschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3786,51 +3786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erreurs en arithmétique des ordinateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4297,51 +4297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4486,209 +4486,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00086826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leading Guard Digits in Finite-Precision Redundant Representations</w:t>
+                <w:t xml:space="preserve">Choosing Starting Values for certain Newton-Raphson Iterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 55 (5), pp.541-548. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 351 (1), pp.101-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2006.79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2005.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00000001v1</w:t>
+                <w:t xml:space="preserve">ensl-00000009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choosing Starting Values for certain Newton-Raphson Iterations</w:t>
+                <w:t xml:space="preserve">Leading Guard Digits in Finite-Precision Redundant Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 351 (1), pp.101-110. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (5), pp.541-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2005.09.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TC.2006.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00000009v1</w:t>
+                <w:t xml:space="preserve">ensl-00000001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new range-reduction algorithm</w:t>
               </w:r>
@@ -4700,51 +4700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4915,450 +4915,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00000002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a Standardization of Mathematical Function Implementation in Floating-Point Arithmetic</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les leçons d’un algorithme délinquant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 37 (1-4), pp.367-375</w:t>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099967v1</w:t>
+                <w:t xml:space="preserve">hal-01350243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating Correctly Rounded Floating-PointDivision when the Divisor is Known in Advance</w:t>
+                <w:t xml:space="preserve">Nombre de solutions dans une binade de l'équation A^2+B^2=C^2+C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saurabh Raina</w:t>
+                <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier-François Roblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Enseignement Mathématique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 50 (1-2), pp.147-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00087465v1</w:t>
+                <w:t xml:space="preserve">hal-00863116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les leçons d’un algorithme délinquant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposal for a Standardization of Mathematical Function Implementation in Floating-Point Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">Numerical Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (1-4), pp.367-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350243v1</w:t>
+                <w:t xml:space="preserve">inria-00099967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nombre de solutions dans une binade de l'équation A^2+B^2=C^2+C</w:t>
+                <w:t xml:space="preserve">Accelerating Correctly Rounded Floating-PointDivision when the Divisor is Known in Advance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier-François Roblot</w:t>
+                <w:t xml:space="preserve">Saurabh Raina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Enseignement Mathématique </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53 (8), pp.1069- 1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2004.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863116v1</w:t>
+                <w:t xml:space="preserve">ensl-00087465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-the-Fly Range Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5480,269 +5480,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A VLSI circuit for on-line polynomial computing: application to exponential, trigonometric and hyperbolic functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BKM: a new hardware algorithm for complex elementary functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Skaf</w:t>
+                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+                <w:t xml:space="preserve">Sylvanus Kla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP-Transactions-A-Computer-Science-and-Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 43 (8), pp.955-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/12.295857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014954v1</w:t>
+                <w:t xml:space="preserve">ensl-00086894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BKM: a new hardware algorithm for complex elementary functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A VLSI circuit for on-line polynomial computing: application to exponential, trigonometric and hyperbolic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Skaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvanus Kla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFIP-Transactions-A-Computer-Science-and-Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, A-42, pp.93-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00086894v1</w:t>
+                <w:t xml:space="preserve">hal-00014954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A way to build efficient carry-skip adders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5933,51 +5933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Useful applications of correctly-rounded operators of the form ab + cd + e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6192,51 +6192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level algorithms for correctly-rounded reciprocal square roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos F. Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6365,51 +6365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Split Functions and Dekker's Product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stef Graillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6642,51 +6642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Complex Multiplication in Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7057,51 +7057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On various ways to split a floating-point number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7351,77 +7351,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Classical Relative Error Bounds for Computing $\sqrt(a^2 + b^2)$ and $c/\sqrt(a^2 + b^2)$ in Binary Floating-Point Arithmetic are Asymptotically Optimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Plet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH-24 2017 - 24th IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7446,51 +7446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relative error of computing complex square roots in floating-point arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8233,64 +8233,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the componentwise accuracy of complex floating-point division with an FMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8341,51 +8341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(M,p,k)-friendly points: a table-based method for trigonometric function evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8652,51 +8652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Maria Joldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8886,64 +8886,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing decimal floating-point arithmetic through binary: some suggestions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9007,51 +9007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newton-Raphson Algorithms for Floating-Point Division Using an FMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9115,51 +9115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques and tools for implementing IEEE 754 floating-point arithmetic on VLIW integer processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyan Jourdan-Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9230,273 +9230,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00549467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of a Radix-4 Complex Division Unit with Prescaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low Precision Table Based Complex Reciprocal Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouya Dormiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Boston, United States</w:t>
+              <w:t xml:space="preserve">43rd Asilomar Conference on signals, systems and computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Pacific Grove, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00379147v2</w:t>
+                <w:t xml:space="preserve">ensl-00436329v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Precision Table Based Complex Reciprocal Approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Implementation of a Radix-4 Complex Division Unit with Prescaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouya Dormiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Ercegovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Asilomar Conference on signals, systems and computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Pacific Grove, California, United States</w:t>
+              <w:t xml:space="preserve">20th IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00436329v2</w:t>
+                <w:t xml:space="preserve">ensl-00379147v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Computation of Correctly-Rounded Sums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9664,77 +9664,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAP 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Leuven, Belgium. pp.233-238, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9768,51 +9768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Multiply-Add and Other Related Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9945,51 +9945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Asilomar Conference on Signals, Systems and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Pacific Grove, California, United States. pp.1167-1171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10014,51 +10014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Functions Computable with a Fused-mac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10200,51 +10200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Square Root with Operand Prescaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application-Specific Systems, Architectures and Processors, 2004.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joseph Cavallaro and Lothar Thiele (general chairs), Sep 2004, Galveston, Texas, United States. pp.52-62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10291,51 +10291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex division with prescaling of operands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application-specific Systems, Architectures and Processors, 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10360,51 +10360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst Cases for Correct Rounding of the Elementary Functions in Double Precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10511,90 +10511,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a VLSI circuit for on-line evaluation of several elementary functions using their Taylor expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings.-International-Conference-on-Application-Specific-Array-Processors-Cat.-No.93TH0572-8. 1993:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Venice, Italy. pp.526-35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10628,51 +10628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JANUS, an on-line multiplier/divider for manipulating large numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Herreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10866,51 +10866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FELIN arithmetic coprocessor chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cosnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11265,51 +11265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mioara Joldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11670,64 +11670,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhauser Boston, pp.572, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -12073,51 +12073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12198,242 +12198,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correctly rounded vector implementation of the exponential function in binary64 arithmetic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christoph Lauter</w:t>
+                <w:t xml:space="preserve">Extended-Precision FMA under Parameterized Double-Word Overlap: Tight Error Bounds and Examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mioara Joldeş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529999v1</w:t>
+                <w:t xml:space="preserve">hal-05517451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended-Precision FMA under Parameterized Double-Word Overlap: Tight Error Bounds and Examples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Louvet</w:t>
+                <w:t xml:space="preserve">Correctly rounded vector implementation of the exponential function in binary64 arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristalys Ruiz-Rohena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517451v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Quadratic Error Bounds for Floating-Point Algorithms Computing the Hypotenuse Function</w:t>
               </w:r>
@@ -12569,90 +12569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Library for Symbolic Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Plet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12745,51 +12745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing Arithmetic Operations on Round-to-Nearest Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Panhaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12895,90 +12895,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Correctly Rounded Integer Powers in Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12990,220 +12990,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00278430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some notes on the possible under/overflow of the most common elementary functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving Systems of Linear Equations in Complex Domain : Complex E-Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Ercegovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00149414v1</w:t>
+                <w:t xml:space="preserve">ensl-00125369v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Systems of Linear Equations in Complex Domain : Complex E-Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some notes on the possible under/overflow of the most common elementary functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00125369v2</w:t>
+                <w:t xml:space="preserve">ensl-00149414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Integer Powers in Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13341,77 +13341,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Computation of Correctly-Rounded Sums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13562,106 +13562,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01529804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplication Algorithms for Radix-$2$ RN-Codings and Two's Complement Numbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
+                <w:t xml:space="preserve">Fast and correctly rounded logarithms in double-precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5511, LIP RR-2005-05, INRIA, LIP. 2005, pp.13</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5682, LIP RR-2005-37, INRIA, LIP. 2005, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070495v1</w:t>
+                <w:t xml:space="preserve">inria-00070331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the definition of ulp(x)</w:t>
               </w:r>
@@ -13707,823 +13720,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and correctly rounded logarithms in double-precision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christoph Lauter</w:t>
+                <w:t xml:space="preserve">Simple Seed Architectures for Reciprocal and Square Root Reciprocal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5682, LIP RR-2005-37, INRIA, LIP. 2005, pp.15</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-5720, INRIA. 2005, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070331v1</w:t>
+                <w:t xml:space="preserve">inria-00070298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Seed Architectures for Reciprocal and Square Root Reciprocal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milos Ercegovac</w:t>
+                <w:t xml:space="preserve">Multiplication Algorithms for Radix-$2$ RN-Codings and Two's Complement Numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">RR-5720, INRIA. 2005, pp.25</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5511, LIP RR-2005-05, INRIA, LIP. 2005, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070298v1</w:t>
+                <w:t xml:space="preserve">inria-00070495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Division by Constant for the ST100 DSP Microprocessor</w:t>
+                <w:t xml:space="preserve">RN-codes : algorithmes d'addition, de multiplication et d'élévation au carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5340, LIP RR-2004-45, INRIA, LIP. 2004, pp.14</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-5438, LIP RR-2004-60, INRIA, LIP. 2004, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070661v1</w:t>
+                <w:t xml:space="preserve">inria-00070569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RN-codes : algorithmes d'addition, de multiplication et d'élévation au carré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposal for a Standardization of Mathematical Function Implementation in Floating-Point Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-5438, LIP RR-2004-60, INRIA, LIP. 2004, pp.17</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5406, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070569v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a Standardization of Mathematical Function Implementation in Floating-Point Arithmetic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+                <w:t xml:space="preserve">Correctly rounded multiplication by arbitrary precision constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5406, INRIA. 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5354, LIP RR-2004-44, INRIA, LIP. 2004, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071249v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correctly rounded multiplication by arbitrary precision constants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A floating-point library for integer processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5354, LIP RR-2004-44, INRIA, LIP. 2004, pp.14</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5268, INRIA. 2004, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070649v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A floating-point library for integer processors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex Square Root with Operand Prescaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Ercegovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5319, LIP RR-2004-42, INRIA, LIP. 2004, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Monat</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">inria-00070730v1</w:t>
+                <w:t xml:space="preserve">inria-00070681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Square Root with Operand Prescaling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Division by Constant for the ST100 DSP Microprocessor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5319, LIP RR-2004-42, INRIA, LIP. 2004, pp.18</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5340, LIP RR-2004-45, INRIA, LIP. 2004, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070681v1</w:t>
+                <w:t xml:space="preserve">inria-00070661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing Starting Values for Newton-Raphson Computation of Reciprocals, Square-Roots and Square-Root Reciprocals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14558,51 +14558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Division with Prescaling of Operands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14631,198 +14631,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Number of solutions to (A^2+B^2=C^2+C) in a binade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opérateurs itératifs de multiplication-addition modulaire pour FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4945, LIP RR-2003-45, INRIA, LIPP. 2003</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-4937, LIP RR-2003-40, INRIA, LIP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071634v1</w:t>
+                <w:t xml:space="preserve">inria-00071642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérateurs itératifs de multiplication-addition modulaire pour FPGA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Number of solutions to (A^2+B^2=C^2+C) in a binade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-4937, LIP RR-2003-40, INRIA, LIP. 2003</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier-François Roblot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4945, LIP RR-2003-45, INRIA, LIPP. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071642v1</w:t>
+                <w:t xml:space="preserve">inria-00071634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding the «truncated» polynomial that is closest to a function</w:t>
               </w:r>
@@ -15124,51 +15124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Range Reduction Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kornerup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15308,51 +15308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-The-Fly Range Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15466,51 +15466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst Cases for Correct Rounding of the Elementary Functions in Double Precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15545,51 +15545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Goldschmidt Division, Square Root and Square Root Reciprocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15657,181 +15657,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des primitives propres en arithmétique des ordinateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radix-10 BKM Algorithm for Computing Transcendentals on Pocket Computers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">RR-3755, INRIA. 1999</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3754, LIP RR-1999-43, INRIA, LIP. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072907v1</w:t>
+                <w:t xml:space="preserve">inria-00072908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radix-10 BKM Algorithm for Computing Transcendentals on Pocket Computers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers des primitives propres en arithmétique des ordinateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-3755, INRIA. 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Rico</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">inria-00072908v1</w:t>
+                <w:t xml:space="preserve">inria-00072907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16010,51 +16010,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D4018FE"/>
+    <w:nsid w:val="29A08E9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16241,51 +16241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-muller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3588-0047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029762871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474530v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747840" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575249v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-025-01487-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044716v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Picot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2023.3294986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482567v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568672" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492922000101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montuschi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2022.3193206" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972245v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3484514" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137968v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Q. Lauter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2020.3002702" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949458v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Nane&#351;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3368619" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517784v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2020.2991885" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869009v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabiano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2918451" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867040v5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kornerup" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3123" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01310023v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351529v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Popescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121432" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111551v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2015.2441714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01195625v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-016-0115-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021928v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2015.2479602" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00945033v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-015-9967-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00862910v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01001673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2014.2331094" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01069744v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00649347v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2013-02679-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00644408v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Martin-Dorel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-013-0436-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03AB2AC91AC8055CEFA82D0551DF163AB1B22ED5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00693317v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Torres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00331519v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2011.27" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel Dum&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00409366v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Panhaleux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.144" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00548988v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.134" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.139" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644001.1644005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00446889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-008-0265-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00383561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schwarz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/atdy-8y09" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00148210v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuchat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Miyoshi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Okamoto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00122716v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00143230v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000007v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/lirmm-00125483v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20062373" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086826v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1141885.1141890" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000001v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2006.79" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.09.056" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.36" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000002v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Oberman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Alejandro Pineiro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bruguera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.52" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00087465v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Raina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2004.37" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350243v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863116v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Fran&#231;ois Roblot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021137717282" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6LRRRSJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143937v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014954v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skaf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086894v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanus Kla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/12.295857" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hochet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857127v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04461089v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hubrecht" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04092770v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207082v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03728088v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F. Borges" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129747v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470782v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Stine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; D Ercegovac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470766v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Jolde&#351;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001080v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002315v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959581v4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Forget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Uguen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3316279.3316285" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774364v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Constantinides" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Ercegovac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ioan Filip" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464778" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774587v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464793" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512294v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Blot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491255v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01527202v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01780265v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2017.8335442" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298195v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tak Peter Tang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Maire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298206v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Collange" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00875366v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513505v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kupriianova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2013.6810471" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00737881v4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.23" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00734339v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00759912v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2012.17" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00653460v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00789015v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00545591v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.13" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00640063v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pasca" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Plesco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2011.6043267" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00463353v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2010.5540969" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00549027v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00549467v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bertin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyan Jourdan-Lu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Knochel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837212" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379147v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Dormiani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00436329v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367584v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00269219v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580184" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761652v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevillard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580185" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00167372v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00397749v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00087002v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000895v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000010v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2005.13" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086852v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2004.1342458" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086896v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100547v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454523v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014928v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.1993.397172" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014975v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Herreros" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.1989.72815" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857114v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hochet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mauras" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014979v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouaouicha" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857132v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857131v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daoudi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76526-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01398294v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4899-7983-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-7983-4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233867v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Villalba Moreno" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arith22.gforge.inria.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2015.1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01070771v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Gil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Segura" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379167v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000008v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086707v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461132v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00989001v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542215v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529999v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristalys Ruiz-Rohena" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05517451v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735408v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624238v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232159v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00496368v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00441933v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00391070v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00278430v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00149414v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00125369v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00150406v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086516v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475279v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01529804v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daramy-Loirat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070495v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070503v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070331v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070298v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070661v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Dinechin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070569v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071249v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070649v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070730v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070681v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071899v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071856v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071634v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071642v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071799v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072056v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071948v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071992v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072320v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072387v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072595v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072593v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072594v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072909v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matula" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoheng Wei" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072907v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072908v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rico" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00315301v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-muller" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3588-0047" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029762871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474530v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747840" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575249v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-025-01487-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044716v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Picot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2023.3294986" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03932037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0962492922000101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482567v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568672" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montuschi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2022.3193206" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972245v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3484514" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137968v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Q. Lauter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2020.3002702" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949458v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Joldes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Nane&#351;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3368619" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517784v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2020.2991885" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869009v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabiano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2918451" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01310023v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867040v5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kornerup" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3123" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351529v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Popescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121432" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01195625v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-016-0115-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111551v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2015.2441714" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021928v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2015.2479602" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00945033v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-015-9967-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00862910v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01069744v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01001673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2014.2331094" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00693317v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Torres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00644408v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Martin-Dorel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-013-0436-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03AB2AC91AC8055CEFA82D0551DF163AB1B22ED5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00649347v4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2013-02679-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813205v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel Dum&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00331519v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2011.27" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00409366v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Panhaleux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.144" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00548988v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.134" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.139" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1644001.1644005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00446889v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-008-0265-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00383561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schwarz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590055v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/atdy-8y09" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00148210v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuchat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Miyoshi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Okamoto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00122716v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2008.102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00143230v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000007v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2007003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/lirmm-00125483v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20062373" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086826v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1141885.1141890" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2005.09.056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000001v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2006.79" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.36" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000002v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Oberman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Alejandro Pineiro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Bruguera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.52" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350243v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Fran&#231;ois Roblot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099967v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00087465v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Raina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2004.37" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021137717282" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6LRRRSJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143937v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086894v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanus Kla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/12.295857" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014954v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skaf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hochet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857127v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04461089v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hubrecht" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04092770v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207082v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03728088v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F. Borges" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129747v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470782v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Stine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; D Ercegovac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470766v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Jolde&#351;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001080v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002315v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Volkova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01959581v4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Forget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Uguen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3316279.3316285" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774364v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Constantinides" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Ercegovac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Ioan Filip" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464778" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774587v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464793" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512294v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Blot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491255v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01527202v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01780265v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2017.8335442" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298195v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tak Peter Tang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Maire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298206v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Collange" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00875366v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513505v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kupriianova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2013.6810471" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00737881v4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.23" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00734339v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00759912v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2012.17" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00653460v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00789015v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00545591v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.13" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00640063v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pasca" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Plesco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2011.6043267" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00463353v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2010.5540969" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00549027v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00549467v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bertin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyan Jourdan-Lu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Knochel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837212" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00436329v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouya Dormiani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379147v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00367584v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00269219v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580184" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761652v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevillard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580185" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00167372v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00397749v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00087002v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000895v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000010v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2005.13" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086852v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2004.1342458" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086896v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100547v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454523v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014928v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.1993.397172" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014975v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Herreros" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.1989.72815" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857114v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hochet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mauras" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014979v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouaouicha" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857132v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857131v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daoudi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01766584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76526-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01398294v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4899-7983-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-7983-4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01233867v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Villalba Moreno" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arith22.gforge.inria.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2015.1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01070771v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Gil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Segura" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00379167v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00000008v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086707v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461132v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00989001v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00542215v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05517451v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529999v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristalys Ruiz-Rohena" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735408v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624238v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232159v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00496368v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00441933v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00391070v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00278430v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00125369v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00149414v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00150406v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086516v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475279v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01529804v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daramy-Loirat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070331v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070503v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070298v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070495v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070569v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071249v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070649v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070730v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Dinechin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070681v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070661v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071899v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071856v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071642v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071634v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071799v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072056v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071948v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071992v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072320v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072387v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072595v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072593v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Lang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072594v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072909v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matula" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoheng Wei" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072908v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rico" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072907v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00315301v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>