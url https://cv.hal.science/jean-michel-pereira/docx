--- v0 (2026-03-26)
+++ v1 (2026-04-17)
@@ -775,7146 +775,7133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of alkalis and shrinkage-reducing admixtures on hydration and pore structure of hardened cement pastes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring two regimes of water mobility in unsaturated expansive clay using NMR relaxometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Eizaguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafsa Rahoui</w:t>
+                <w:t xml:space="preserve">Benjamin Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ippei Maruyama</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+                <w:t xml:space="preserve">Rahima Sidi-Boulenouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Mosquet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 184, pp.107620. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 251, pp.107324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662681v1</w:t>
+                <w:t xml:space="preserve">hal-04493773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Akaike Information Criterion to the interpretation of bender element tests</w:t>
+                <w:t xml:space="preserve">Impact of alkalis and shrinkage-reducing admixtures on hydration and pore structure of hardened cement pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Flood-Page</w:t>
+                <w:t xml:space="preserve">Hafsa Rahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Boutonnier</w:t>
+                <w:t xml:space="preserve">Ippei Maruyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2023.108373⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184, pp.107620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391957v1</w:t>
+                <w:t xml:space="preserve">hal-04662681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open-source numerical laboratory to assess the poromechanical behavior of fractured rocks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of the Akaike Information Criterion to the interpretation of bender element tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoel Porfírio Cordão Neto</w:t>
+                <w:t xml:space="preserve">Guillaume Flood-Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Boutonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2024.106127⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 177, pp.108373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2023.108373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436181v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring two regimes of water mobility in unsaturated expansive clay using NMR relaxometry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An open-source numerical laboratory to assess the poromechanical behavior of fractured rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahima Sidi-Boulenouar</w:t>
+                <w:t xml:space="preserve">Ana Carolina Loyola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Talandier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manoel Porfírio Cordão Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 251, pp.107324. </w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 168, pp.106127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2024.107324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2024.106127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493773v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclically thermally-activated pile under combined axial/horizontal loads in saturated clay</w:t>
+                <w:t xml:space="preserve">Wettability impacts residual trapping of immiscible fluids during cyclic injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nouri</w:t>
+                <w:t xml:space="preserve">Zhongzheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Noorzad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh Tang</w:t>
+                <w:t xml:space="preserve">Emilie Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixiang Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgele.22.00079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 961, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375124v1</w:t>
+                <w:t xml:space="preserve">hal-04392863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale cyclically thermally-activated pile under inclined mechanical loads</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical and creep properties of granitic minerals of albite, biotite, and quartz at elevated temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Noorzad</w:t>
+                <w:t xml:space="preserve">Wilson Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh Tang</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Kneafsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-023-01807-6⟩</w:t>
+              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34, pp.100465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gete.2023.100465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375120v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple load transfer method for energy pile groups</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Huafu Pei</w:t>
+                <w:t xml:space="preserve">Cyclically thermally-activated pile under combined axial/horizontal loads in saturated clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noorzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chao Zhou</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2023.105483⟩</w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.41-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgele.22.00079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375003v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of clay content on the thermal conductivity of unfrozen and frozen sandy soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quoc Hung Vu</w:t>
+                <w:t xml:space="preserve">A simple load transfer method for energy pile groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaibo Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huafu Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh Tang</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159, pp.105483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2023.105483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.123923⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04375028v1</w:t>
+                <w:t xml:space="preserve">hal-04375003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore changes in an illitic clay during one-dimensional compression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delage</w:t>
+                <w:t xml:space="preserve">Effect of clay content on the thermal conductivity of unfrozen and frozen sandy soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Hung Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Sammonds</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 73 (10), pp.917-932. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 206, pp.123923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgeot.21.00206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.123923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661851v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and creep properties of granitic minerals of albite, biotite, and quartz at elevated temperature</w:t>
+                <w:t xml:space="preserve">Pore changes in an illitic clay during one-dimensional compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilson Espinoza</w:t>
+                <w:t xml:space="preserve">Yanhao Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sheng Dai</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sammonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gete.2023.100465⟩</w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (10), pp.917-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgeot.21.00206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391966v1</w:t>
+                <w:t xml:space="preserve">hal-03661851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight cement pastes with hollow glass microspheres: Analytical estimation of elastic parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small-scale cyclically thermally-activated pile under inclined mechanical loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+                <w:t xml:space="preserve">Aylin Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa María Piqué</w:t>
+                <w:t xml:space="preserve">Ali Noorzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diego Guillermo Manzanal</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107200⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (7), pp.3683-3696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-023-01807-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392857v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of supercritical carbonation on porous structure and mechanical strength of cementitious materials modified with bacterial nanocellulose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lightweight cement pastes with hollow glass microspheres: Analytical estimation of elastic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marcelo Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Cruz Barría</w:t>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Manzanal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+                <w:t xml:space="preserve">Teresa María Piqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Guillermo Manzanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-023-02264-z⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 172, pp.107200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393067v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of NaCl under anisotropic stress state</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Osselin</w:t>
+                <w:t xml:space="preserve">Effect of supercritical carbonation on porous structure and mechanical strength of cementitious materials modified with bacterial nanocellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cruz Barría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Manzanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (10), pp.180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02264-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0156229⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04167031v1</w:t>
+                <w:t xml:space="preserve">hal-04393067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wettability impacts residual trapping of immiscible fluids during cyclic injection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhongzheng Wang</w:t>
+                <w:t xml:space="preserve">Solubility of NaCl under anisotropic stress state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Mahmoud Hawchar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Osselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 961, pp.A19. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0156229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392863v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of multiscale surface roughness on permeability in fractures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Emergence of unstable invasion during imbibition in regular porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongzheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yixiang Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.024101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 941, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558607v1</w:t>
+                <w:t xml:space="preserve">hal-03905336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of heterogeneities of density on the hydromechanical behaviour of pellet-based bentonite materials in imbibition experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+                <w:t xml:space="preserve">Cement with bacterial nanocellulose cured at reservoir temperature: Mechanical performance in the context of CO2 geological storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cruz Barría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Manzanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cerruti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2021.106353⟩</w:t>
+              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.100267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gete.2021.100267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905469v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Hydro-Mechanical Modeling of Swelling Processes in Clay–Sulfate Rocks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+                <w:t xml:space="preserve">CO2 plume and pressure monitoring through pressure sensors above the caprock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nicolas Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Butscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-022-03039-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 117, 39 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2022.103660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905361v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undrained cylindrical cavity expansion/contraction in stiff clays using a two‐surface plasticity model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ren-Peng Chen</w:t>
+                <w:t xml:space="preserve">Poromechanical analysis of oil well cements in CO2-rich environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cruz Barría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadreza Bagheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Manzanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed M Shariatipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.3312⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, pp.103734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2022.103734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558777v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 plume and pressure monitoring through pressure sensors above the caprock</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+                <w:t xml:space="preserve">Influence of multiscale surface roughness on permeability in fractures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyao Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixiang Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2022.103660⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.024101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.024101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905395v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poromechanical analysis of oil well cements in CO2-rich environments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Seyed M Shariatipour</w:t>
+                <w:t xml:space="preserve">Influence of heterogeneities of density on the hydromechanical behaviour of pellet-based bentonite materials in imbibition experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2022.103734⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.106353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2021.106353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905356v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fines content on soil freezing characteristic curve of sandy soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quoc Hung Vu</w:t>
+                <w:t xml:space="preserve">Coupled Hydro-Mechanical Modeling of Swelling Processes in Clay–Sulfate Rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Taherdangkoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh Tang</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Butscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-022-01672-9⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (12), pp.7489-7501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-022-03039-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905344v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pore-resolved interface tracking algorithm for simulating multiphase flow in arbitrarily structured porous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhongzheng Wang</w:t>
+                <w:t xml:space="preserve">Undrained cylindrical cavity expansion/contraction in stiff clays using a two‐surface plasticity model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren-Peng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saman Aryana</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104152⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (3), pp.570-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.3312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905451v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiter le potentiel géothermique via les fondations des constructions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of fines content on soil freezing characteristic curve of sandy soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Hung Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Burlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp.4921-4933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-022-01672-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461088v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore-scale modeling of multiphase flow in porous media using a conditional generative adversarial network (cGAN)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yixiang Gan</w:t>
+                <w:t xml:space="preserve">Exploiter le potentiel géothermique via les fondations des constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Burlon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907112v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite difference model for undefined end boundary to analyse the heat transfer in dry sands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+                <w:t xml:space="preserve">A pore-resolved interface tracking algorithm for simulating multiphase flow in arbitrarily structured porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saman Aryana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geotechnical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19386362.2020.1854972⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.104152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053673v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cement with bacterial nanocellulose cured at reservoir temperature: Mechanical performance in the context of CO2 geological storage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Cerruti</w:t>
+                <w:t xml:space="preserve">Pore-scale modeling of multiphase flow in porous media using a conditional generative adversarial network (cGAN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyogu Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixiang Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuantong Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gete.2021.100267⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (12), pp.123325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0133054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358109v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of unstable invasion during imbibition in regular porous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhongzheng Wang</w:t>
+                <w:t xml:space="preserve">A finite difference model for undefined end boundary to analyse the heat transfer in dry sands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somenath Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devendra N Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yixiang Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 941, 13 p. </w:t>
+              <w:t xml:space="preserve">International Journal of Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), pp.256-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19386362.2020.1854972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905336v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an SRA (hexylene glycol) on irreversible drying shrinkage and pore solution properties of cement pastes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+                <w:t xml:space="preserve">Packing of wet monodisperse spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Mosquet</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixiang Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 143, pp.106227. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 378, pp.60-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.09.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164493v1</w:t>
+                <w:t xml:space="preserve">hal-03169682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the end of drying of granular materials: enhanced evaporation and drying-induced collapse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Maillet</w:t>
+                <w:t xml:space="preserve">Modélisation physique du comportement thermo-mécanique d'un pieu géothermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Yavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tri Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yixiang Gan</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021WR030125⟩</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2021004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271442v1</w:t>
+                <w:t xml:space="preserve">hal-03172481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of bacterial nanocellulose on the fresh and hardened states of oil well</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Analía Vazquez</w:t>
+                <w:t xml:space="preserve">Impact of an SRA (hexylene glycol) on irreversible drying shrinkage and pore solution properties of cement pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Rahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ippei Maruyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diego Manzanal</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.petrol.2020.108259⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143, pp.106227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169623v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability of Uniformly Graded 3D Printed Granular Media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Towards the end of drying of granular materials: enhanced evaporation and drying-induced collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongzheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yixiang Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021WR030125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GL090728⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03169968v1</w:t>
+                <w:t xml:space="preserve">hal-03271442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation physique du comportement thermo-mécanique d'un pieu géothermique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Neda Yavari</w:t>
+                <w:t xml:space="preserve">Effect of bacterial nanocellulose on the fresh and hardened states of oil well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cruz Barría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Tri Nguyen</w:t>
+                <w:t xml:space="preserve">Analía Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghazi Hassen</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Manzanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/geotech/2021004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 199, pp.108259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.petrol.2020.108259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172481v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Statistics-Based Methodology for the Determination of the Geometrical and Mechanical Representative Elementary Volumes of Fractured Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Carolina Loyola</w:t>
+                <w:t xml:space="preserve">Permeability of Uniformly Graded 3D Printed Granular Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deheng Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manoel Porfírio P Cordão Neto</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixiang Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-021-02374-6⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL090728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169749v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the hydromechanical behaviour of bentonite pellets by swelling pressure tests and discrete element modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Darde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geotechnica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (2), pp.507-524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11440-020-01040-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of grain shape on quasi‐static fluid‐fluid displacement in porous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhongzheng Wang</w:t>
+                <w:t xml:space="preserve">General Statistics-Based Methodology for the Determination of the Geometrical and Mechanical Representative Elementary Volumes of Fractured Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Loyola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yixiang Gan</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Porfírio P Cordão Neto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020WR029415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00603-021-02374-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177573v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining Bishop's parameter χ based on pore size distribution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+                <w:t xml:space="preserve">Effect of grain shape on quasi‐static fluid‐fluid displacement in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">De’an Sun</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixiang Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgele.20.00095⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020WR029415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171456v1</w:t>
+                <w:t xml:space="preserve">hal-03177573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing of wet monodisperse spheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhongzheng Wang</w:t>
+                <w:t xml:space="preserve">Determining Bishop's parameter χ based on pore size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geng Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yixiang Gan</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longtan Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De’an Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 378, pp.60-64. </w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.09.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgele.20.00095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169682v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the grain-scale compression behavior of loose wet granular material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+                <w:t xml:space="preserve">Effect of Wetting Transition during Multiphase Displacement in Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixiang Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-019-00856-0⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (9), pp.2449-2458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b03780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879312v1</w:t>
+                <w:t xml:space="preserve">hal-02874769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless probing of polycrystalline methane hydrate at pore scale suggests weaker tensile properties than thought</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Spontaneous Droplet Motion on Structured Surfaces with Tailored Wedge Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Owais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyhia Atig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Broseta</w:t>
+                <w:t xml:space="preserve">Chiara Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ross Brown</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixiang Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-16628-4⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2000520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202000520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884447v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the initial granular structure of clay sealing materials on their swelling properties: experiments and DEM simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjn/2019059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the behaviour of bentonite pellet-powder mixtures upon hydration from dry granular state to saturated homogeneous state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Darde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 278, pp.105847. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Spontaneous Droplet Motion on Structured Surfaces with Tailored Wedge Design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chiara Neto</w:t>
+                <w:t xml:space="preserve">Experimental investigation on the grain-scale compression behavior of loose wet granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Du Than</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yixiang Gan</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202000520⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1039-1055), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-019-00856-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874997v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-surface thermomechanical plasticity model considering thermal cyclic behavior</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+                <w:t xml:space="preserve">Contactless probing of polycrystalline methane hydrate at pore scale suggests weaker tensile properties than thought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyhia Atig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Broseta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-020-00999-5⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.3379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-16628-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874658v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-elasto-plastic modeling of saturated clays under undrained conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">A two-surface thermomechanical plasticity model considering thermal cyclic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren-Peng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng-Yun Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125, 31 p. </w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2020.103688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11440-020-00999-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880511v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term thermo-mechanical behaviour of energy piles in clay</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yixiang Gan</w:t>
+                <w:t xml:space="preserve">Thermo-elasto-plastic modeling of saturated clays under undrained conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng-Yun Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jenge.17.00106⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, 31 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2020.103688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879341v1</w:t>
+                <w:t xml:space="preserve">hal-02880511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Fourier transform-based homogenisation of gas hydrate bearing sediments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+                <w:t xml:space="preserve">Long-term thermo-mechanical behaviour of energy piles in clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tri Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanwangzi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixiang Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgele.19.00252⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (4), pp.237-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jenge.17.00106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874682v2</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Wetting Transition during Multiphase Displacement in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhongzheng Wang</w:t>
+                <w:t xml:space="preserve">Fast Fourier transform-based homogenisation of gas hydrate bearing sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yixiang Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (9), pp.2449-2458. </w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.367-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b03780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgele.19.00252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874769v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical behavior of energy diaphragm wall: physical and numerical modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disorder characterization of porous media and its effect on fluid displacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengshi Dong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+                <w:t xml:space="preserve">Kapil Chauhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixiang Gan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.09.054⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.034305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877008v2</w:t>
+                <w:t xml:space="preserve">hal-02874913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder characterization of porous media and its effect on fluid displacement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhongzheng Wang</w:t>
+                <w:t xml:space="preserve">Thermo-mechanical behavior of energy diaphragm wall: physical and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengshi Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kapil Chauhan</w:t>
+                <w:t xml:space="preserve">Xiaozhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tri Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (3), </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.034305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.09.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874913v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877008v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability changes in coal seams: the role of anisotropy</w:t>
+                <w:t xml:space="preserve">Fabric characterisation in transitional soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.L. Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+                <w:t xml:space="preserve">M. C. Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Coop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Espinoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 199, pp.52-64. </w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2018.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10035-018-0786-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125805v1</w:t>
+                <w:t xml:space="preserve">hal-04396433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-mechanical behaviour of high-density bentonite pellet on partial hydration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+                <w:t xml:space="preserve">Permeability changes in coal seams: the role of anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgele.18.00114⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.52-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2018.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130335v1</w:t>
+                <w:t xml:space="preserve">hal-02125805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional numerical and analytical study of horizontal group of square anchor plates in sand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Mokhbi</w:t>
+                <w:t xml:space="preserve">Hydro-mechanical behaviour of high-density bentonite pellet on partial hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mekki Mellas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-017-0557-x⟩</w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.330-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgele.18.00114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882390v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabric characterisation in transitional soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional numerical and analytical study of horizontal group of square anchor plates in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Mokhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. Todisco</w:t>
+                <w:t xml:space="preserve">Mekki Mellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. R. Coop</w:t>
+                <w:t xml:space="preserve">Abdelhak Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (2), pp.20. </w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.159-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-018-0786-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11440-017-0557-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396433v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic Mechanical Properties of Wet Granular Materials: A DEM Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of the deformation and filtration properties of coal by adsorption test data based on solution of the inverse problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Khamseh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+                <w:t xml:space="preserve">L. A. Nazarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Nazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 143 (1), </w:t>
+              <w:t xml:space="preserve">Доклады Академии Наук / Doklady Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (6), pp.323 - 327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1028335817060076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515873v1</w:t>
+                <w:t xml:space="preserve">hal-01693236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Digital Projections Correlation: a reconstruction-free method to quantify local kinematics in granular media by X-ray tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+                <w:t xml:space="preserve">Long-term thermo-mechanical behavior of energy pile in dry sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tri Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-017-0263-5⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-017-0539-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474701v1</w:t>
+                <w:t xml:space="preserve">hal-01515976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term thermo-mechanical behavior of energy pile in dry sand</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+                <w:t xml:space="preserve">A numerical study of one-dimensional compression of granular materials. II. Elastic moduli, stresses and microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hassan Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11440-017-0539-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.032908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515976v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of one-dimensional compression of granular materials. II. Elastic moduli, stresses and microstructure</w:t>
+                <w:t xml:space="preserve">Discrete Digital Projections Correlation: a reconstruction-free method to quantify local kinematics in granular media by X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hassan Khalili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+                <w:t xml:space="preserve">M.H. Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.032908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-017-0263-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497638v1</w:t>
+                <w:t xml:space="preserve">hal-01474701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of one-dimensional compression of granular materials: I. Stress-strain behavior, microstructure and irreversibility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+                <w:t xml:space="preserve">Basic Mechanical Properties of Wet Granular Materials: A DEM Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Du Than</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Khamseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.032907⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497636v1</w:t>
+                <w:t xml:space="preserve">hal-01515873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and inverse problems of gas emission and the sorptive deformation of coal beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. A. Nazarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. A. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7938,1360 +7925,1373 @@
               <w:t xml:space="preserve">Journal of Applied and Industrial Mathematics / Sibirskii Zhurnal Industrial'noi Matematiki and Diskretnyi Analiz i Issledovanie Operatsii</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (2), pp.236 - 243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S1990478917020090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the deformation and filtration properties of coal by adsorption test data based on solution of the inverse problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+                <w:t xml:space="preserve">A numerical study of one-dimensional compression of granular materials: I. Stress-strain behavior, microstructure and irreversibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hassan Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Доклады Академии Наук / Doklady Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (6), pp.323 - 327. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1028335817060076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.032907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693236v1</w:t>
+                <w:t xml:space="preserve">hal-01497636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorptive-mechanical properties of reconstituted granular coal: Experimental characterization and poromechanical modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of a small-scale energy pile in saturated clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Yavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2016.06.003⟩</w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (11), pp.878 - 887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgeot.15.T.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727223v1</w:t>
+                <w:t xml:space="preserve">hal-01515818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on the shear strength of soils and the soil–structure interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A two-surface thermomechanical model for saturated clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Yun Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cgj-2015-0355⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (7), pp.1059-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515798v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-surface plasticity model for stiff clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengyun Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geotechnica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (4), pp.871 - 885. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11440-015-0401-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of a small-scale energy pile in saturated clay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+                <w:t xml:space="preserve">Adsorptive-mechanical properties of reconstituted granular coal: Experimental characterization and poromechanical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghazi Hassen</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgeot.15.T.026⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 162, pp.158 - 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515818v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-surface thermomechanical model for saturated clays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peng Yun Hong</w:t>
+                <w:t xml:space="preserve">Effect of temperature on the shear strength of soils and the soil–structure interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Yavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40 (7), pp.1059-1080. </w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (7), pp.1186-1194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.2474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2015-0355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515787v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Selection of Parameter Values for the Barcelona Basic Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of the influence of supercritical state on the relative permeability of Vosges sandstone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Osselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. d'Onza</w:t>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J. Wheeler</w:t>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Gallipoli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Hofmann</w:t>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2015.06.022⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (9), pp. 495-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153360v1</w:t>
+                <w:t xml:space="preserve">hal-01357258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress from NaCl crystallisation by carbon dioxide injection in aquifers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Desorption-induced shear failure of coal bed seams during gas depletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/envgeo.13.00057⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137, pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2014.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699281v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desorption-induced shear failure of coal bed seams during gas depletion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D.N. Espinoza</w:t>
+                <w:t xml:space="preserve">Stress from NaCl crystallisation by carbon dioxide injection in aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Osselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2014.10.016⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (5), pp.280-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/envgeo.13.00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118564v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the influence of supercritical state on the relative permeability of Vosges sandstone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+                <w:t xml:space="preserve">Benchmarking Selection of Parameter Values for the Barcelona Basic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Onza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Gallipoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barrera Bucio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnault Lassin</w:t>
+                <w:t xml:space="preserve">M. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 343 (9), pp. 495-502. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 196, pp.99-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2015.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357258v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of excavation damage on the thermo-hydro-mechanical properties of natural Boom Clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Quyen Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9349,939 +9349,939 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elastoplastic model with combined isotropic–kinematic hardening to predict the cyclic behavior of stiff clays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress from nacl crystallization by CO2 injection in aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Osselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.Y. Hong</w:t>
+                <w:t xml:space="preserve">Fen-Chong Teddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.280-291</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086495v1</w:t>
+                <w:t xml:space="preserve">hal-00976811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the anisotropy of the shear modulus of natural Boom Clay</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A simple method for numerical modelling of energy pile's mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Yavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotechnique Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 4 (2), pp.98-101</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 4 (April-June), pp.119-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/geolett.13.00053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111191v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method for numerical modelling of energy pile's mechanical behaviour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">An elastoplastic model with combined isotropic–kinematic hardening to predict the cyclic behavior of stiff clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (April-June), pp.119-124. </w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (16), pp.193-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/geolett.13.00053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024405v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress from nacl crystallization by CO2 injection in aquifers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the anisotropy of the shear modulus of natural Boom Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fen-Chong Teddy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+                <w:t xml:space="preserve">Linh Quyen Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang-Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.280-291</w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), pp.98-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00976811v1</w:t>
+                <w:t xml:space="preserve">hal-01111191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic approach to effective stresses in unsaturated soils incorporating the concept of partial pore deformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+                <w:t xml:space="preserve">Mechanical behavior of energy piles in dry sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argyro Kalantidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Yavari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geotechnical Engineering Journal of the SEAGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157350v1</w:t>
+                <w:t xml:space="preserve">hal-01157494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modeling of adsorptive–poromechanical properties of bituminous coal cores exposed to CO2: Adsorption, swelling strains, swelling stresses and impact on fracture permeability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+                <w:t xml:space="preserve">A thermodynamic approach to effective stresses in unsaturated soils incorporating the concept of partial pore deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 134-135, pp.80-95. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.2136-2136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2014.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2013.06.0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118563v1</w:t>
+                <w:t xml:space="preserve">hal-01157350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of energy piles in dry sand</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Argyro Kalantidou</w:t>
+                <w:t xml:space="preserve">Measurement and modeling of adsorptive–poromechanical properties of bituminous coal cores exposed to CO2: Adsorption, swelling strains, swelling stresses and impact on fracture permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Neda Yavari</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Engineering Journal of the SEAGS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 134-135, pp.80-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2014.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157494v1</w:t>
+                <w:t xml:space="preserve">hal-01118563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the mechanical behaviour of a heat exchanger pile using physical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neda Yavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geotechnica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (3), pp.385-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10315,90 +10315,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic thermal conductivity of natural Boom Clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Quyen Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10466,51 +10466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rouainia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Manzanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geo-engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (1-2), pp.3-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10538,2067 +10538,2067 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of the hydro-chemo-mechanical behaviour of geomaterials in the context of CO2 injection</w:t>
+                <w:t xml:space="preserve">Full 3D investigation and characterisation of capillary collapse of a loose unsaturated sand using X-ray CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vallin</w:t>
+                <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Wong</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37 (17), pp.3052-3069. </w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (6), pp.783-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.2192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10035-013-0452-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946115v1</w:t>
+                <w:t xml:space="preserve">hal-00946102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention and permeability properties of damaged porous rocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of the hydro-chemo-mechanical behaviour of geomaterials in the context of CO2 injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Arson</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2012.08.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (17), pp.3052-3069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800887v1</w:t>
+                <w:t xml:space="preserve">hal-00946115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some advanced Thermo-Mechanical models for saturated clays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retention and permeability properties of damaged porous rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Arson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.272-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2012.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.2170⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00926922v1</w:t>
+                <w:t xml:space="preserve">hal-00800887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of damage on pore size distribution and permeability of rocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Arson</w:t>
+                <w:t xml:space="preserve">On some advanced Thermo-Mechanical models for saturated clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengyun y Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 37 (8), pp.810-831. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 37 (17), pp.2952-2971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.1123⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00946106v1</w:t>
+                <w:t xml:space="preserve">hal-00926922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A viscoplastic constitutive model for unsaturated geomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo de Gennaro</w:t>
+                <w:t xml:space="preserve">A transverse isotropic model for microporous solids - Application to coal matrix adsorption and swelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (12), pp.6113-6123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JB010337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2013.06.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00946072v1</w:t>
+                <w:t xml:space="preserve">hal-00914347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray microtomography characterisation of the changes in statistical homogeneity of an unsaturated sand during imbibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Bruchon</w:t>
+                <w:t xml:space="preserve">Influence of damage on pore size distribution and permeability of rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Arson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (8), pp.810-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.1123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/geolett.13.00013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00946131v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transverse isotropic model for microporous solids - Application to coal matrix adsorption and swelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+                <w:t xml:space="preserve">A viscoplastic constitutive model for unsaturated geomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo de Gennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JB010337⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (-), pp.143-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914347v1</w:t>
+                <w:t xml:space="preserve">hal-00946072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence on injection temperature and on aquifer's petrophysical properties of the local stress applying on the pore wall of a crystallized pore in the context of co2 storage in deep saline aquifers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnault Lassin</w:t>
+                <w:t xml:space="preserve">X-ray microtomography characterisation of the changes in statistical homogeneity of an unsaturated sand during imbibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (2), pp.84-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/geolett.13.00013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2013120529⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00905978v1</w:t>
+                <w:t xml:space="preserve">hal-00946131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full 3D investigation and characterisation of capillary collapse of a loose unsaturated sand using X-ray CT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Bruchon</w:t>
+                <w:t xml:space="preserve">Dependence on injection temperature and on aquifer's petrophysical properties of the local stress applying on the pore wall of a crystallized pore in the context of co2 storage in deep saline aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Osselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (6), pp.783-800. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-013-0452-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2013120529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946102v1</w:t>
+                <w:t xml:space="preserve">hal-00905978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study on the mechanical behaviour of heat exchanger pile in physical model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+                <w:t xml:space="preserve">On-sample water content measurement for a complete local monitoring in triaxial testing of unsaturated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Munoz-Castelblanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghazi Hassen</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 62 (11), pp.1047-1051. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/geot.11.T.013⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 62 (7), pp.597-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/geot.10.P.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772584v1</w:t>
+                <w:t xml:space="preserve">hal-00803370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The water retention properties of a natural unsaturated loess from Northern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">The influence of changes in water content on the electrical resistivity of a natural unsaturated loess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Munoz-Castelblanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASTM Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (1), pp.11-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655479v2</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamically consistent framework for saturated viscoplastic rock-materials subject to damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain-rate effects in deep marine clays from the Gulf of Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Torisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Wong</w:t>
+                <w:t xml:space="preserve">V. De Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Arson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+                <w:t xml:space="preserve">A. Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2012.06.009⟩</w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (9), pp.767-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/geot.12.OG.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157369v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-rate effects in deep marine clays from the Gulf of Guinea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. S. Torisu</w:t>
+                <w:t xml:space="preserve">Preliminary study on the mechanical behaviour of heat exchanger pile in physical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argyro Kalantidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Puech</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 62 (9), pp.767-775. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/geot.12.OG.015⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 62 (11), pp.1047-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/geot.11.T.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157368v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of changes in water content on the electrical resistivity of a natural unsaturated loess</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">The water retention properties of a natural unsaturated loess from Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Munoz-Castelblanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASTM Geotechnical Testing Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (2), pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/geot.9.p.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803329v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655479v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit integration of a thermo-mechanical model for clays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pengyun Hong</w:t>
+                <w:t xml:space="preserve">A thermodynamically consistent framework for saturated viscoplastic rock-materials subject to damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46, pp.13-25. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.15-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2012.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2012.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00780677v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-sample water content measurement for a complete local monitoring in triaxial testing of unsaturated soils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delage</w:t>
+                <w:t xml:space="preserve">Explicit integration of a thermo-mechanical model for clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengyun Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.13-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2012.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/geot.10.P.129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00803370v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark of experimental techniques for measuring and controlling suction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tarantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Gallipoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles E Augarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo de Gennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12643,278 +12643,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some aspects of the compression and collapse behaviour of an unsaturated natural loess</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benchmarking of constitutive models for unsaturated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca d'Onza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Gallipoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Casini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/geolett.11.00003⟩</w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (4), pp.283-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/geot.2011.61.4.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655467v1</w:t>
+                <w:t xml:space="preserve">hal-00669326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking of constitutive models for unsaturated soils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some aspects of the compression and collapse behaviour of an unsaturated natural loess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Munoz-Castelblanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 61 (4), pp.283-302. </w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/geot.2011.61.4.283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/geolett.11.00003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669326v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the thermodynamics of hardening plasticity for unsaturated soils</w:t>
               </w:r>
@@ -12926,51 +12926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaunat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37 (1-2), pp.207-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13030,51 +13030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo E. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastia Olivella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13121,51 +13121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the viscoplastic modelling of porous chalks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo de Gennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13242,51 +13242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constitutive model for unsaturated cemented soils under cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13502,51 +13502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29 (11), pp.1127-1155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13618,437 +13618,454 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting low-temperature heat from asphalt pavements for road snow melting</w:t>
+                <w:t xml:space="preserve">Centrifuge study of a laterally loaded energy pile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taher Ghalandari</w:t>
+                <w:t xml:space="preserve">Eva Khamis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Badinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343972v1</w:t>
+                <w:t xml:space="preserve">hal-05343934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of driving techniques on the lateral behavior of offshore monopile foundations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harvesting low-temperature heat from asphalt pavements for road snow melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
+                <w:t xml:space="preserve">Taher Ghalandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Kerner</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cedric Vuye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343981v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical porous media simulation incorporating solid contact through enhanced Linear Complementarity Problem methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of driving techniques on the lateral behavior of offshore monopile foundations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Shahrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Zhang</w:t>
+                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Anton Collins-Craft</w:t>
+                <w:t xml:space="preserve">Laura Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Braun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hadrien Rattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344007v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a frost heave experimental setup using MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tabbiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Elias Gil Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahima Sidi-Boulenouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14192,247 +14209,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the thermoporomechanical response of porous composites by an FFT-based method</w:t>
+                <w:t xml:space="preserve">Micromechanical porous media simulation incorporating solid contact through enhanced Linear Complementarity Problem methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Camila Olarte Garzon</w:t>
+                <w:t xml:space="preserve">Li Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Anton Collins-Craft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343938v1</w:t>
+                <w:t xml:space="preserve">hal-05344007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge study of a laterally loaded energy pile</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing the thermoporomechanical response of porous composites by an FFT-based method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Badinier</w:t>
+                <w:t xml:space="preserve">Maria Camila Olarte Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343934v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the freezing/thawing characteristic curves of sand/clay mixtures</w:t>
               </w:r>
@@ -14522,90 +14522,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifuge study of a reduced model of a geothermal pile loaded horizontally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Khamis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Badinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14656,90 +14656,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude en centrifugeuse d'un pieu géothermique en ciment armé sous chargement horizontal en tête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Khamis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Badinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14807,77 +14807,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Mroueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Badinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII European Conference on Soil Mechanics and Geotechnical Engineering - ECSMGE24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lisbonne, Portugal. pp.3171-3175, </w:t>
@@ -14909,944 +14909,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled thermo-hydro-mechanical behaviour of soils and applications in energy geotechnics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Study of Ensemble Methods for Prediction of Surface Settlement Induced by TBM Tunneling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Richa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmane Lebdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina-María Guayacán-Carrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th NUMGE 2023 - 10th European Conference on Numerical Methods in Geotechnical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53243/NUMGE2023-441⟩</w:t>
+              <w:t xml:space="preserve">Geo-Risk 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Arlington, United States. pp.211-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784484975.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252575v1</w:t>
+                <w:t xml:space="preserve">hal-04376951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of microstructure on THM behaviour of geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Unsaturated Soils (UNSAT 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Ile de Milos, Greece. pp.11001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202338211001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water retention curve of clayey sands determined from pore structure by using various methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled thermo-hydro-mechanical behaviour of soils and applications in energy geotechnics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNSAT 2023, 8th International Conference on Unsaturated Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202338209006⟩</w:t>
+              <w:t xml:space="preserve">10th NUMGE 2023 - 10th European Conference on Numerical Methods in Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Soil Mechanics and Geotechnical Engineering - ISSMGE, Jun 2023, Londres, United Kingdom. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53243/NUMGE2023-441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385764v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning to forecast settlements induced by shield tunneling – Application to 2 metro lines of the Grand Paris Express</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Selmane Lebdaoui</w:t>
+                <w:t xml:space="preserve">Water retention curve of clayey sands determined from pore structure by using various methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Hung Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh Tang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIEME congrès international AFTES 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UNSAT 2023, 8th International Conference on Unsaturated Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Milos, Greece. pp.09006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202338209006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376947v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Ensemble Methods for Prediction of Surface Settlement Induced by TBM Tunneling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
+                <w:t xml:space="preserve">Machine Learning to forecast settlements induced by shield tunneling – Application to 2 metro lines of the Grand Paris Express</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmane Lebdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lanquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Risk 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVIIEME congrès international AFTES 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376951v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'une base de données des mesures obtenues lors du creusement de deux tunnels du Grand Paris Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Richa</w:t>
+                <w:t xml:space="preserve">The Influence of Cyclic Thermal Loading on the Response of Energy Piles Subjected to Combined Axial/Horizontal Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aylin Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Noorzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lina-María Guayacán-Carrillo</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11emes Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geo-Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Charlotte, United States. pp.273-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784484029.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04376961v1</w:t>
+                <w:t xml:space="preserve">hal-04385819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des données de tassements collectées lors de l'excavation au tunnelier de 2 lignes de métro du Grand Paris Express</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Guayacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Cyclic Thermal Loading on the Response of Energy Piles Subjected to Combined Axial/Horizontal Loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Noorzad</w:t>
+                <w:t xml:space="preserve">Constitution d'une base de données des mesures obtenues lors du creusement de deux tunnels du Grand Paris Express</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh Tang</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina-María Guayacán-Carrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Congress 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11emes Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/9780784484029.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04385819v1</w:t>
+                <w:t xml:space="preserve">hal-04376961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of settlement data collected during TBM excavation of a metro line of the Grand Paris Express</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina-María Guayacán-Carrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLRA 2021, Machine Learning and Risk Assessment in geoengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15865,1066 +15865,1066 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation hydro­‐mécanique in situ sous microtomographie: quelques applications en génie civil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress Path of Coal Seams During Depletion: The Effect of Desorption on Coal Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIe Colloque Rayons X &amp; Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">49th U.S. Rock Mechanics/Geomechanics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258123v1</w:t>
+                <w:t xml:space="preserve">hal-02265786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal states, stress-strain behavior and elasticity in oedometrically compressed model granular materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Brisard</w:t>
+                <w:t xml:space="preserve">Expérimentation hydro­‐mécanique in situ sous microtomographie: quelques applications en génie civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particles 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">XIe Colloque Rayons X &amp; Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214733v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for measuring grain displacements in granular materials by X-ray computed tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Internal states, stress-strain behavior and elasticity in oedometrically compressed model granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Tomography of Materials and Structures (ICTMS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRS-ETE, Jun 2015, Quebec city, Canada</w:t>
+              <w:t xml:space="preserve">Particles 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194699v1</w:t>
+                <w:t xml:space="preserve">hal-01214733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A µCT investigation of the collapse of a loose unsaturated sands specimen : comparison between macroscopic and mesoscopic scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Bruchon</w:t>
+                <w:t xml:space="preserve">A new method for measuring grain displacements in granular materials by X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Geomechanics from Micro and Macro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.1171-1176</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Tomography of Materials and Structures (ICTMS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRS-ETE, Jun 2015, Quebec city, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134948v1</w:t>
+                <w:t xml:space="preserve">hal-01194699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A μCT investigation of the collapse of a loose unsaturated sand specimen : comparison between macroscopic and mesoscopic scale.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">A µCT investigation of the collapse of a loose unsaturated sands specimen : comparison between macroscopic and mesoscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the TC105 ISSMGE International Symposium on Geomechanics from Micro to Macro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, IS-Cambridge, United Kingdom. pp.1171-1176</w:t>
+              <w:t xml:space="preserve">International Symposium on Geomechanics from Micro and Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.1171-1176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293403v1</w:t>
+                <w:t xml:space="preserve">hal-01134948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Path of Coal Seams During Depletion: The Effect of Desorption on Coal Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D.N. Espinoza</w:t>
+                <w:t xml:space="preserve">A μCT investigation of the collapse of a loose unsaturated sand specimen : comparison between macroscopic and mesoscopic scale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th U.S. Rock Mechanics/Geomechanics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">the TC105 ISSMGE International Symposium on Geomechanics from Micro to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, IS-Cambridge, United Kingdom. pp.1171-1176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265786v1</w:t>
+                <w:t xml:space="preserve">hal-01293403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtomographie, essais in situ et mesures de champs volumiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">Experimental and modelling issues in unsaturated soils mechanics : Role of microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GERI END/IFSTTAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENPC, Jun 2014, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Unsaturated Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Sydney, Australia. pp.711-717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139971v1</w:t>
+                <w:t xml:space="preserve">hal-01134981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling issues in unsaturated soils mechanics : Role of microstructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microtomographie, essais in situ et mesures de champs volumiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Unsaturated Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Sydney, Australia. pp.711-717</w:t>
+              <w:t xml:space="preserve">Séminaire GERI END/IFSTTAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENPC, Jun 2014, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134981v1</w:t>
+                <w:t xml:space="preserve">hal-01139971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method for measuring grains displacement in granular materials by X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16992,90 +16992,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of energy piles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neda Yavari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotec : Geotechnics for Sustainable Development Hanoi 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Hanoi, Vietnam. pp.125-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17100,90 +17100,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of macroscopic and mesoscopic behaviour of an unsaturated sand during water infiltration using X Ray CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17225,103 +17225,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray microtomography characterisation of the changes in statistical homogeneity of an unsaturated sand during imbibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on experimental micromechanics for geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hong Kong, China</w:t>
@@ -17376,51 +17376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17497,51 +17497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17618,51 +17618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17707,761 +17707,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suction measurements on a natural unsaturated loess: a reappraisal of the filter paper method</w:t>
+                <w:t xml:space="preserve">Investigation of capillary collapse in granular materials by x-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Muñoz-Castelblanco</w:t>
+                <w:t xml:space="preserve">J.F Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Int. Conf. on Unsaturated Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Spain. pp.707-712</w:t>
+              <w:t xml:space="preserve">2nd Conference on 3D-Imaging of Materials and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, HOURTIN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631037v1</w:t>
+                <w:t xml:space="preserve">hal-00546705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The water retention properties of a natural unsaturated loess</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the time-dependent behaviour of unsaturated geomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo de Gennaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Tunisia. pp.105-111</w:t>
+              <w:t xml:space="preserve">Unsaturated Soils - Proc. Fifth Int. Conf. on Unsaturated Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.921-925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630973v1</w:t>
+                <w:t xml:space="preserve">hal-00525903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the degree of saturation a good candidate for Bishop's X parameter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suction measurements on a natural unsaturated loess: a reappraisal of the filter paper method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Muñoz-Castelblanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sebastia Olivella</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unsaturated Soils - Proc. Fifth Int. Conf. on Unsaturated Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.913-919</w:t>
+              <w:t xml:space="preserve">5th Int. Conf. on Unsaturated Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Spain. pp.707-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525898v1</w:t>
+                <w:t xml:space="preserve">hal-00631037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the thermodynamics of partially saturated poroplastic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The water retention properties of a natural unsaturated loess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Muñoz-Castelblanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Vaunat</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMI2010 - Engineering Mechanics Institute Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Los Angeles, CA, United States. pp.104-105</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tunisia. pp.105-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525911v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suction measurements on a natural unsaturated soil: A reappraisal of the filter paper method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the thermodynamics of partially saturated poroplastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaunat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unsaturated Soils - Proc. Fifth Int. Conf. on Unsaturated Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.707-712</w:t>
+              <w:t xml:space="preserve">EMI2010 - Engineering Mechanics Institute Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Los Angeles, CA, United States. pp.104-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525844v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of capillary collapse in granular materials by x-ray microtomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+                <w:t xml:space="preserve">Suction measurements on a natural unsaturated soil: A reappraisal of the filter paper method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Muñoz-Castelblanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference on 3D-Imaging of Materials and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, HOURTIN, France</w:t>
+              <w:t xml:space="preserve">Unsaturated Soils - Proc. Fifth Int. Conf. on Unsaturated Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.707-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546705v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the time-dependent behaviour of unsaturated geomaterials</w:t>
+                <w:t xml:space="preserve">Is the degree of saturation a good candidate for Bishop's X parameter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo de Gennaro</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo E. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastia Olivella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unsaturated Soils - Proc. Fifth Int. Conf. on Unsaturated Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.921-925</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.913-919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525903v1</w:t>
+                <w:t xml:space="preserve">hal-00525898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of CO2 injection into a wellbore: chemo-poromechanical study of the cement sheath behaviour</w:t>
               </w:r>
@@ -18473,51 +18473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18644,273 +18644,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the links between microstructure and Bishop's X parameter for unsaturated soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling plasticity of unsaturated soils in a thermodynamically consistent framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo E. Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Asia-Pacific Conference on Unsaturated Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Newcastle, Australia. pp.685-690</w:t>
+              <w:t xml:space="preserve">Poromechanics IV - Proceedings of the 4th Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Columbia University, New-York, United States. pp.252-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525934v1</w:t>
+                <w:t xml:space="preserve">hal-00525916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time dependent behaviour of fluids filled geomaterials: application to reservoir formations</w:t>
+                <w:t xml:space="preserve">Insights into the links between microstructure and Bishop's X parameter for unsaturated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo de Gennaro</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo E. Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poromechanics IV - Proceedings of the 4th Biot Conference on Poromechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Columbia University, New-York, United States. pp.983-988</w:t>
+              <w:t xml:space="preserve">4th Asia-Pacific Conference on Unsaturated Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Newcastle, Australia. pp.685-690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525940v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling plasticity of unsaturated soils in a thermodynamically consistent framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time dependent behaviour of fluids filled geomaterials: application to reservoir formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo de Gennaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poromechanics IV - Proceedings of the 4th Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Columbia University, New-York, United States. pp.252-257</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Columbia University, New-York, United States. pp.983-988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525916v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18928,103 +18928,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poromechanical Behavior of Recompacted or Natural Coal with CO2: Modeling and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19042,64 +19042,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of capillary collapse in granular materials by x-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19206,51 +19206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19333,77 +19333,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poromechanics VI: Proceedings of the Sixth Biot Conference on Poromechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, American Society of Civil Engineers, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19469,103 +19469,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 3rd European Conference on Unsaturated Soils, Paris, France, EDP Editors Web of Conferences, open access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19583,90 +19583,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Soil Mechanics and Geotechnical Engineering, Vol. 2, Proceedings of the 5th International Young Geotechnical Engineers' Conference, 5th iYGEC 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Emeriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahd Cuira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19789,51 +19789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPPS 2011, Symposium on Mechanics and Physics of Porous Solids : A tribute to Pr. Olivier Coussy, Marne-la-Vallée, 18-20 avril 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Acker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20186,77 +20186,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on a Scaled Model of Offshore Wind Turbine on Monopile Foundation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dupla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20333,90 +20333,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of Heat-Exchanger Piles from Physical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neda Yavari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Geostructures: Innovation in Underground Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.79-97, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20784,51 +20784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A186157"/>
+    <w:nsid w:val="E0C5D853"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21015,51 +21015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0290-5191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105669989" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4240-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05423278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Mahmoud Hawchar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282117" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaibo Song" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Tang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafu Pei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2024-0416" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Eizaguirre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gil-Roca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2024.107884" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05320183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhao Qiu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Vasilescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Doghman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116498" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662681v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Rahoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ippei Maruyama" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mosquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flood-Page" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boutonnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2023.108373" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436181v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Loyola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Porf&#237;rio Cord&#227;o Neto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.106127" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi-Boulenouar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107324" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noorzad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.22.00079" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Nouri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Noorzad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-023-01807-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105483" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Vu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123923" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03661851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao Zheng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sammonds" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.21.00206" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Espinoza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Kneafsey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Dai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2023.100465" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelo Mart&#237;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mar&#237;a Piqu&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guillermo Manzanal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107200" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cruz Barr&#237;a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Manzanal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02264-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156229" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzheng Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sauret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixiang Gan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.222" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03558607v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyao Bao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.024101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905469v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106353" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Taherdangkoo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Butscher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-022-03039-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03558777v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren-Peng Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3312" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojin Zheng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103660" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905356v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Bagheri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed M Shariatipour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103734" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-022-01672-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Aryana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104152" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461088v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Sauvage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burlon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03907112v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyogu Jeong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuantong Gu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133054" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053673v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somenath Mondal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devendra N Singh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19386362.2020.1854972" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03358109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cerruti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2021.100267" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905336v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.336" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164493v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106227" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03271442v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030125" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03169623v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Vazquez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2020.108259" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03169968v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deheng Wei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090728" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03172481v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Yavari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tri Nguyen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hassen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03169749v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Porf&#237;rio P Cord&#227;o Neto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-021-02374-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053589v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01040-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03177573v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029415" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03171456v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng Niu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longtan Shao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De&#8217;an Sun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.20.00095" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03169682v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.09.074" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879312v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Du Than" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00856-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02884447v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Atig" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16628-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874648v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dard&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019059" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053646v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105847" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874997v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Owais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Neto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000520" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874658v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng-Yun Hong" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-00999-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02880511v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2020.103688" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879341v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanwangzi Wu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.17.00106" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874682v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Alavoine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.19.00252" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874769v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b03780" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02877008v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengshi Dong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhao Li" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.09.054" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874913v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Chauhan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.034305" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02125805v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2018.09.014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130335v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00114" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02882390v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mokhbi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Mellas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Mabrouki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0557-x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396433v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Todisco" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Coop" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-018-0786-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515873v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Khamseh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevoir" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001043" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01474701v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Khalili" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0263-5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515976v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0539-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01497638v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassan Khalili" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.032908" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01497636v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.032907" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693235v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Nazarova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Nazarov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1990478917020090" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693236v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1028335817060076" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727223v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Espinoza" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal-Gilbert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2016.06.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515798v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2015-0355" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515777v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyun Hong" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-015-0401-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515818v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.15.T.026" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515787v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yun Hong" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2474" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153360v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Onza" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Wheeler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gallipoli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrera Bucio" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hofmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2015.06.022" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03699281v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/envgeo.13.00057" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118564v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.10.016" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357258v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.009" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271302v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Quyen Dao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Ling Li" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2015.06.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086495v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Hong" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.07.008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111191v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Quyen Dao" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01024405v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.13.00053" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976811v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157350v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2013.06.0110" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118563v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.09.010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157494v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Kalantidou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01005344v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0310-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111299v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03358040v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouainia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JGS-141312" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946115v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wong" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2192" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7LMJMMG5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00800887v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2012.08.003" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926922v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyun y Hong" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2170" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QFNWQ2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946106v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1123" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-897FN5XK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946072v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Gennaro" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2013.06.005" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLRWDQCM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946131v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bruchon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenoir" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.13.00013" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914347v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010337" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HTS898C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905978v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120529" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V7F4NNTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946102v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0452-6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0GX4TLMX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00772584v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.11.T.013" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655479v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Munoz-Castelblanco" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.9.p.084" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157369v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dufour" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleruyelle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2012.06.009" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157368v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Torisu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Gennaro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puech" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.12.OG.015" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803329v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780677v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2012.05.016" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BRMK165-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803370v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.10.P.129" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669323v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tarantino" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Augarde" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gomez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2011.61.4.303" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655467v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.11.00003" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669326v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca d'Onza" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Wheeler" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaunat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2011.61.4.283" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525843v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2009.09.003" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542292v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo E. Alonso" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastia Olivella" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.8.P.002" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525928v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marte Gutierrez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Hickmann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334053v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Huang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2008.08.005" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324516v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wong" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin J. Leo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubujet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2006.12.001" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140210v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.453" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB455B7B8F389A540B6EB7D6F0A106FFD19A6C31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343972v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Ghalandari" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vuye" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343981v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shahrour" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kerner" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Rattez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344007v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Anton Collins-Craft" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Braun" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345750v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tabbiche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Elias Gil Roca" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05266528v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Cuira" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343938v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Olarte Garzon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343934v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Khamis" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubreucq" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04873985v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Hung Vu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52381/ICOP2024.223.1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04737286v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-10" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04737188v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04741798v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-623" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252575v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/NUMGE2023-441" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392938v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338211001" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04385764v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338209006" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376947v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Richa" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmane Lebdaoui" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chapron" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lanquette" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376951v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Mar&#237;a Guayac&#225;n-Carrillo" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784484975.023" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376961v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719826v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guayacan" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04385819v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784484029.027" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376964v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258123v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01214733v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194699v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134948v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01293403v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265786v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01139971v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134981v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137696v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985191v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587380v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587010v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669328v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wertz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03707881v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Vallin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669329v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631037v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Mu&#241;oz-Castelblanco" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630973v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525898v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525911v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525844v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546705v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Bruchon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525903v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542321v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525907v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rouainia" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525934v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525940v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525916v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coussy" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948374v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702679v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702826v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265787v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989383v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985202v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779310v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595113v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Acker" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen Chong" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Kaspi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/act-actmpps-fr" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119448v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877471v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meulenyzer" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raqen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne B&#233;gaud" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namnghia Bui" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20331-3_10" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746123v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dupla" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-48884-4_14" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48884-4_14" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985206v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00759859v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fabriol" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brosse" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kalaydjian" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Farret" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02882896v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0290-5191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105669989" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4240-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05423278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Mahmoud Hawchar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282117" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaibo Song" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Tang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafu Pei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2024-0416" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Eizaguirre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gil-Roca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2024.107884" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05320183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhao Qiu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Vasilescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Doghman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116498" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi-Boulenouar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107324" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Rahoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ippei Maruyama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mosquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107620" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flood-Page" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boutonnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2023.108373" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Loyola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Porf&#237;rio Cord&#227;o Neto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.106127" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392863v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzheng Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sauret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixiang Gan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.222" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Espinoza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Kneafsey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Dai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2023.100465" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noorzad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.22.00079" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105483" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Vu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123923" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03661851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao Zheng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sammonds" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.21.00206" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Nouri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Noorzad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-023-01807-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelo Mart&#237;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mar&#237;a Piqu&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guillermo Manzanal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107200" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cruz Barr&#237;a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Manzanal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02264-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167031v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156229" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905336v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.336" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03358109v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cerruti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2021.100267" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojin Zheng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103660" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Bagheri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed M Shariatipour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103734" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03558607v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyao Bao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.024101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106353" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905361v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Taherdangkoo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Butscher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-022-03039-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03558777v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren-Peng Chen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3312" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-022-01672-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Sauvage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burlon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905451v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Aryana" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104152" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03907112v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyogu Jeong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuantong Gu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133054" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somenath Mondal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devendra N Singh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19386362.2020.1854972" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03169682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.09.074" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03172481v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Yavari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tri Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hassen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164493v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106227" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03271442v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030125" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03169623v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Vazquez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2020.108259" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03169968v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deheng Wei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090728" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01040-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03169749v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Porf&#237;rio P Cord&#227;o Neto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-021-02374-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03177573v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029415" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03171456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng Niu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longtan Shao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De&#8217;an Sun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.20.00095" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874769v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b03780" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874997v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Owais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Neto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000520" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874648v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dard&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019059" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053646v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105847" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879312v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Du Than" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00856-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02884447v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Atig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16628-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874658v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng-Yun Hong" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-00999-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02880511v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2020.103688" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879341v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanwangzi Wu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.17.00106" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874682v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Alavoine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.19.00252" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874913v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Chauhan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.034305" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02877008v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengshi Dong" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhao Li" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.09.054" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396433v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Todisco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Coop" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-018-0786-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02125805v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2018.09.014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130335v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00114" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02882390v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mokhbi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Mellas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Mabrouki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0557-x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693236v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Nazarova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Nazarov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1028335817060076" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515976v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0539-z" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01497638v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassan Khalili" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.032908" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01474701v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Khalili" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0263-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515873v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Khamseh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevoir" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001043" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693235v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1990478917020090" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01497636v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.032907" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515818v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.15.T.026" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515787v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yun Hong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2474" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515777v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyun Hong" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-015-0401-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727223v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Espinoza" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal-Gilbert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2016.06.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515798v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2015-0355" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357258v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118564v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.10.016" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03699281v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/envgeo.13.00057" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153360v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Onza" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Wheeler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gallipoli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrera Bucio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hofmann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2015.06.022" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271302v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Quyen Dao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Ling Li" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2015.06.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976811v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01024405v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.13.00053" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086495v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Hong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.07.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111191v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Quyen Dao" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157494v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Kalantidou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157350v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2013.06.0110" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118563v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.09.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01005344v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0310-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111299v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03358040v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouainia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JGS-141312" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946102v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bruchon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenoir" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0452-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0GX4TLMX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946115v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wong" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2192" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7LMJMMG5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00800887v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2012.08.003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926922v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyun y Hong" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2170" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QFNWQ2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914347v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010337" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HTS898C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946106v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1123" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-897FN5XK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946072v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Gennaro" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2013.06.005" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLRWDQCM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946131v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.13.00013" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905978v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120529" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V7F4NNTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803370v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Munoz-Castelblanco" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.10.P.129" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803329v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157368v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Torisu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Gennaro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puech" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.12.OG.015" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00772584v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.11.T.013" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655479v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.9.p.084" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157369v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dufour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleruyelle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2012.06.009" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780677v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2012.05.016" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BRMK165-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669323v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tarantino" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Augarde" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gomez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2011.61.4.303" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669326v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca d'Onza" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Wheeler" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaunat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2011.61.4.283" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655467v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.11.00003" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525843v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2009.09.003" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542292v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo E. Alonso" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastia Olivella" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.8.P.002" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525928v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marte Gutierrez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Hickmann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334053v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Huang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2008.08.005" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324516v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wong" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin J. Leo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubujet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2006.12.001" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140210v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.453" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB455B7B8F389A540B6EB7D6F0A106FFD19A6C31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343934v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Khamis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubreucq" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343972v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Ghalandari" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vuye" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343981v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shahrour" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kerner" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Rattez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345750v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tabbiche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Elias Gil Roca" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05266528v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Cuira" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344007v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Anton Collins-Craft" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Braun" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343938v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Olarte Garzon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04873985v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Hung Vu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52381/ICOP2024.223.1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04737286v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-10" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04737188v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04741798v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-623" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376951v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Richa" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmane Lebdaoui" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chapron" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Mar&#237;a Guayac&#225;n-Carrillo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784484975.023" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392938v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338211001" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252575v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/NUMGE2023-441" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04385764v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338209006" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376947v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lanquette" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04385819v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784484029.027" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719826v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guayacan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376961v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376964v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265786v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258123v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01214733v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194699v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134948v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01293403v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134981v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01139971v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137696v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985191v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587380v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587010v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669328v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wertz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03707881v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Vallin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669329v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546705v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Bruchon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525903v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631037v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Mu&#241;oz-Castelblanco" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630973v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525911v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525844v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525898v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542321v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525907v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rouainia" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525916v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coussy" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525934v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525940v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948374v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702679v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702826v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265787v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989383v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985202v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779310v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595113v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Acker" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen Chong" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Kaspi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/act-actmpps-fr" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119448v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877471v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meulenyzer" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raqen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne B&#233;gaud" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namnghia Bui" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20331-3_10" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746123v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dupla" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-48884-4_14" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48884-4_14" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985206v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00759859v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fabriol" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brosse" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kalaydjian" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Farret" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02882896v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>