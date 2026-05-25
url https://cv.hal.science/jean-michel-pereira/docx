--- v1 (2026-04-17)
+++ v2 (2026-05-25)
@@ -256,412 +256,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring crystallization pressure limits via molecular simulation</w:t>
+                <w:t xml:space="preserve">Thermally-induced long-term behavior of energy piles under inclined load in saturated clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilal Mahmoud Hawchar</w:t>
+                <w:t xml:space="preserve">Huaibo Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tulio Honorio</w:t>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+                <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Osselin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huafu Pei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0282117⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2024-0416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05423278v1</w:t>
+                <w:t xml:space="preserve">hal-05252265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally-induced long-term behavior of energy piles under inclined load in saturated clay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining magnetic resonance imaging and X-ray microtomography to analyse water transfer in unsaturated expansive clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Eizaguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huaibo Song</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Minh Tang</w:t>
+                <w:t xml:space="preserve">Jaime Gil-Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huafu Pei</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62, pp.1-23. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 346, pp.107884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cgj-2024-0416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2024.107884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252265v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining magnetic resonance imaging and X-ray microtomography to analyse water transfer in unsaturated expansive clay</w:t>
+                <w:t xml:space="preserve">Exploring crystallization pressure limits via molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Eizaguirre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh Tang</w:t>
+                <w:t xml:space="preserve">Bilal Mahmoud Hawchar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bornert</w:t>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Gil-Roca</w:t>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+                <w:t xml:space="preserve">Florian Osselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 346, pp.107884. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2024.107884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0282117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252291v1</w:t>
+                <w:t xml:space="preserve">insu-05423278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term thermo-mechanical behaviour of an energy pile installed in clay: Field experiments and numerical simulations</w:t>
               </w:r>
@@ -781,64 +781,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring two regimes of water mobility in unsaturated expansive clay using NMR relaxometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Eizaguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -941,64 +941,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Rahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ippei Maruyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1071,51 +1071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Flood-Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Boutonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 177, pp.108373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1175,51 +1175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Loyola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoel Porfírio Cordão Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 168, pp.106127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1266,51 +1266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wettability impacts residual trapping of immiscible fluids during cyclic injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongzheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1364,317 +1364,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and creep properties of granitic minerals of albite, biotite, and quartz at elevated temperature</w:t>
+                <w:t xml:space="preserve">Small-scale cyclically thermally-activated pile under inclined mechanical loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilson Espinoza</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aylin Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Noorzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sheng Dai</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gete.2023.100465⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (7), pp.3683-3696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-023-01807-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391966v1</w:t>
+                <w:t xml:space="preserve">hal-04375120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclically thermally-activated pile under combined axial/horizontal loads in saturated clay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical and creep properties of granitic minerals of albite, biotite, and quartz at elevated temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nouri</w:t>
+                <w:t xml:space="preserve">Timothy Kneafsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Noorzad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh Tang</w:t>
+                <w:t xml:space="preserve">Sheng Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.41-47. </w:t>
+              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34, pp.100465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgele.22.00079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gete.2023.100465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375124v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple load transfer method for energy pile groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huaibo Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huafu Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1747,64 +1747,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of clay content on the thermal conductivity of unfrozen and frozen sandy soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Hung Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 206, pp.123923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1877,51 +1877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sammonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1962,144 +1962,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale cyclically thermally-activated pile under inclined mechanical loads</w:t>
+                <w:t xml:space="preserve">Cyclically thermally-activated pile under combined axial/horizontal loads in saturated clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aylin Nouri</w:t>
+                <w:t xml:space="preserve">A. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Noorzad</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A. Noorzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (7), pp.3683-3696. </w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.41-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11440-023-01807-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgele.22.00079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375120v1</w:t>
+                <w:t xml:space="preserve">hal-04375124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight cement pastes with hollow glass microspheres: Analytical estimation of elastic parameters</w:t>
               </w:r>
@@ -2124,51 +2124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa María Piqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Guillermo Manzanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2254,51 +2254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Manzanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 56 (10), pp.180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2332,103 +2332,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility of NaCl under anisotropic stress state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Mahmoud Hawchar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Osselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 159 (3), </w:t>
@@ -2460,261 +2460,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of unstable invasion during imbibition in regular porous media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cement with bacterial nanocellulose cured at reservoir temperature: Mechanical performance in the context of CO2 geological storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cruz Barría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Manzanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cerruti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yixiang Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.336⟩</w:t>
+              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.100267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gete.2021.100267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905336v1</w:t>
+                <w:t xml:space="preserve">hal-03358109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cement with bacterial nanocellulose cured at reservoir temperature: Mechanical performance in the context of CO2 geological storage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Emergence of unstable invasion during imbibition in regular porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixiang Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30, pp.100267. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 941, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gete.2021.100267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358109v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 plume and pressure monitoring through pressure sensors above the caprock</w:t>
               </w:r>
@@ -2726,64 +2726,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojin Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nicolas Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 117, 39 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2869,51 +2869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Manzanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed M Shariatipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 119, pp.103734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2941,594 +2941,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of multiscale surface roughness on permeability in fractures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of heterogeneities of density on the hydromechanical behaviour of pellet-based bentonite materials in imbibition experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanyao Bao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Benjamin Darde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.024101⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.106353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2021.106353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558607v1</w:t>
+                <w:t xml:space="preserve">hal-03905469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of heterogeneities of density on the hydromechanical behaviour of pellet-based bentonite materials in imbibition experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Darde</w:t>
+                <w:t xml:space="preserve">Coupled Hydro-Mechanical Modeling of Swelling Processes in Clay–Sulfate Rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Taherdangkoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Butscher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2021.106353⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (12), pp.7489-7501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-022-03039-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905469v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Hydro-Mechanical Modeling of Swelling Processes in Clay–Sulfate Rocks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Undrained cylindrical cavity expansion/contraction in stiff clays using a two‐surface plasticity model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren-Peng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christoph Butscher</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-022-03039-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (3), pp.570-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.3312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905361v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undrained cylindrical cavity expansion/contraction in stiff clays using a two‐surface plasticity model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence of multiscale surface roughness on permeability in fractures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyao Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixiang Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 46 (3), pp.570-593. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.024101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.3312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.024101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558777v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fines content on soil freezing characteristic curve of sandy soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Hung Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geotechnica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (11), pp.4921-4933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3562,64 +3562,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiter le potentiel géothermique via les fondations des constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3683,51 +3683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pore-resolved interface tracking algorithm for simulating multiphase flow in arbitrarily structured porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongzheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3843,51 +3843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyogu Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yixiang Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuantong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3977,51 +3977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devendra N Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (2), pp.256-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4068,51 +4068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing of wet monodisperse spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongzheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yixiang Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4153,919 +4153,919 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation physique du comportement thermo-mécanique d'un pieu géothermique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+                <w:t xml:space="preserve">Effect of bacterial nanocellulose on the fresh and hardened states of oil well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cruz Barría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neda Yavari</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analía Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghazi Hassen</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Manzanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/geotech/2021004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 199, pp.108259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.petrol.2020.108259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172481v1</w:t>
+                <w:t xml:space="preserve">hal-03169623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an SRA (hexylene glycol) on irreversible drying shrinkage and pore solution properties of cement pastes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Permeability of Uniformly Graded 3D Printed Granular Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deheng Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Mosquet</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixiang Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106227⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL090728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164493v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the end of drying of granular materials: enhanced evaporation and drying-induced collapse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modélisation physique du comportement thermo-mécanique d'un pieu géothermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Yavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tri Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yixiang Gan</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021WR030125⟩</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2021004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271442v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of bacterial nanocellulose on the fresh and hardened states of oil well</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact of an SRA (hexylene glycol) on irreversible drying shrinkage and pore solution properties of cement pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Rahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ippei Maruyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diego Manzanal</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143, pp.106227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.petrol.2020.108259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03169623v1</w:t>
+                <w:t xml:space="preserve">hal-03164493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability of Uniformly Graded 3D Printed Granular Media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the end of drying of granular materials: enhanced evaporation and drying-induced collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongzheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yixiang Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48 (5), </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GL090728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021WR030125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169968v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the hydromechanical behaviour of bentonite pellets by swelling pressure tests and discrete element modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">General Statistics-Based Methodology for the Determination of the Geometrical and Mechanical Representative Elementary Volumes of Fractured Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Loyola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Porfírio P Cordão Neto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-020-01040-5⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-021-02374-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053589v1</w:t>
+                <w:t xml:space="preserve">hal-03169749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Statistics-Based Methodology for the Determination of the Geometrical and Mechanical Representative Elementary Volumes of Fractured Media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Investigating the hydromechanical behaviour of bentonite pellets by swelling pressure tests and discrete element modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2), pp.507-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00603-021-02374-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11440-020-01040-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169749v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of grain shape on quasi‐static fluid‐fluid displacement in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongzheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yixiang Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5125,64 +5125,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining Bishop's parameter χ based on pore size distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geng Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longtan Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5255,51 +5255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Wetting Transition during Multiphase Displacement in Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongzheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yixiang Gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5340,754 +5340,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Spontaneous Droplet Motion on Structured Surfaces with Tailored Wedge Design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation on the grain-scale compression behavior of loose wet granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Owais</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vinh Du Than</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yixiang Gan</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202000520⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1039-1055), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-019-00856-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874997v1</w:t>
+                <w:t xml:space="preserve">hal-02879312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the initial granular structure of clay sealing materials on their swelling properties: experiments and DEM simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contactless probing of polycrystalline methane hydrate at pore scale suggests weaker tensile properties than thought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyhia Atig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dardé</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Daniel Broseta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Brown</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjn/2019059⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.3379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-16628-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874648v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the behaviour of bentonite pellet-powder mixtures upon hydration from dry granular state to saturated homogeneous state</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Enhancing Spontaneous Droplet Motion on Structured Surfaces with Tailored Wedge Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Owais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixiang Gan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2000520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202000520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105847⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03053646v1</w:t>
+                <w:t xml:space="preserve">hal-02874997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the grain-scale compression behavior of loose wet granular material</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effects of the initial granular structure of clay sealing materials on their swelling properties: experiments and DEM simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-019-00856-0⟩</w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2019059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879312v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless probing of polycrystalline methane hydrate at pore scale suggests weaker tensile properties than thought</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modelling the behaviour of bentonite pellet-powder mixtures upon hydration from dry granular state to saturated homogeneous state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.3379. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 278, pp.105847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-16628-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884447v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-surface thermomechanical plasticity model considering thermal cyclic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ren-Peng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng-Yun Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geotechnica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6121,90 +6121,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-elasto-plastic modeling of saturated clays under undrained conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng-Yun Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6255,90 +6255,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term thermo-mechanical behaviour of energy piles in clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Tri Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanwangzi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yixiang Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6398,64 +6398,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Fourier transform-based homogenisation of gas hydrate bearing sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotechnique Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (2), pp.367-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6483,278 +6483,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder characterization of porous media and its effect on fluid displacement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-mechanical behavior of energy diaphragm wall: physical and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kapil Chauhan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Shengshi Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaozhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tri Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.034305⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.09.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874913v1</w:t>
+                <w:t xml:space="preserve">hal-02877008v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical behavior of energy diaphragm wall: physical and numerical modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shengshi Dong</w:t>
+                <w:t xml:space="preserve">Disorder characterization of porous media and its effect on fluid displacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaozhao Li</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Kapil Chauhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixiang Gan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.09.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.034305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877008v2</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabric characterisation in transitional soils</w:t>
               </w:r>
@@ -6766,51 +6766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Coop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (2), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6838,408 +6838,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability changes in coal seams: the role of anisotropy</w:t>
+                <w:t xml:space="preserve">Three-dimensional numerical and analytical study of horizontal group of square anchor plates in sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.L. Wang</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hicham Mokhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Mellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Espinoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2018.09.014⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.159-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-017-0557-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125805v1</w:t>
+                <w:t xml:space="preserve">hal-02882390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-mechanical behaviour of high-density bentonite pellet on partial hydration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Permeability changes in coal seams: the role of anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgele.18.00114⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.52-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2018.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130335v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional numerical and analytical study of horizontal group of square anchor plates in sand</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mekki Mellas</w:t>
+                <w:t xml:space="preserve">Hydro-mechanical behaviour of high-density bentonite pellet on partial hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Mabrouki</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (1), pp.159-174. </w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.330-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11440-017-0557-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgele.18.00114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882390v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the deformation and filtration properties of coal by adsorption test data based on solution of the inverse problem</w:t>
               </w:r>
@@ -7251,64 +7251,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. A. Nazarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. A. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Доклады Академии Наук / Doklady Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62 (6), pp.323 - 327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7336,1196 +7336,1196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term thermo-mechanical behavior of energy pile in dry sand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Tri Nguyen</w:t>
+                <w:t xml:space="preserve">Basic Mechanical Properties of Wet Granular Materials: A DEM Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Du Than</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Khamseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-017-0539-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515976v1</w:t>
+                <w:t xml:space="preserve">hal-01515873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of one-dimensional compression of granular materials. II. Elastic moduli, stresses and microstructure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Long-term thermo-mechanical behavior of energy pile in dry sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tri Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.032908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11440-017-0539-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497638v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Digital Projections Correlation: a reconstruction-free method to quantify local kinematics in granular media by X-ray tomography</w:t>
+                <w:t xml:space="preserve">A numerical study of one-dimensional compression of granular materials. II. Elastic moduli, stresses and microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.H. Khalili</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Mohamed Hassan Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-017-0263-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.032908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474701v1</w:t>
+                <w:t xml:space="preserve">hal-01497638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic Mechanical Properties of Wet Granular Materials: A DEM Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Discrete Digital Projections Correlation: a reconstruction-free method to quantify local kinematics in granular media by X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Chevoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 143 (1), </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-017-0263-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515873v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and inverse problems of gas emission and the sorptive deformation of coal beds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A numerical study of one-dimensional compression of granular materials: I. Stress-strain behavior, microstructure and irreversibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hassan Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied and Industrial Mathematics / Sibirskii Zhurnal Industrial'noi Matematiki and Diskretnyi Analiz i Issledovanie Operatsii</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (2), pp.236 - 243. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1990478917020090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.032907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693235v1</w:t>
+                <w:t xml:space="preserve">hal-01497636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of one-dimensional compression of granular materials: I. Stress-strain behavior, microstructure and irreversibility</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Direct and inverse problems of gas emission and the sorptive deformation of coal beds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Nazarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Nazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Journal of Applied and Industrial Mathematics / Sibirskii Zhurnal Industrial'noi Matematiki and Diskretnyi Analiz i Issledovanie Operatsii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.236 - 243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.032907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1990478917020090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497636v1</w:t>
+                <w:t xml:space="preserve">hal-01693235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of a small-scale energy pile in saturated clay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neda Yavari</w:t>
+                <w:t xml:space="preserve">A two-surface plasticity model for stiff clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengyun Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghazi Hassen</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgeot.15.T.026⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.871 - 885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-015-0401-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515818v1</w:t>
+                <w:t xml:space="preserve">hal-01515777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-surface thermomechanical model for saturated clays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mechanical behaviour of a small-scale energy pile in saturated clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Yavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40 (7), pp.1059-1080. </w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (11), pp.878 - 887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.2474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgeot.15.T.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515787v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-surface plasticity model for stiff clay</w:t>
+                <w:t xml:space="preserve">A two-surface thermomechanical model for saturated clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pengyun Hong</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Peng Yun Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (4), pp.871 - 885. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (7), pp.1059-1080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11440-015-0401-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.2474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515777v1</w:t>
+                <w:t xml:space="preserve">hal-01515787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorptive-mechanical properties of reconstituted granular coal: Experimental characterization and poromechanical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8572,90 +8572,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of temperature on the shear strength of soils and the soil–structure interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neda Yavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 53 (7), pp.1186-1194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8683,628 +8683,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the influence of supercritical state on the relative permeability of Vosges sandstone</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Desorption-induced shear failure of coal bed seams during gas depletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.06.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137, pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2014.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357258v1</w:t>
+                <w:t xml:space="preserve">hal-01118564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desorption-induced shear failure of coal bed seams during gas depletion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stress from NaCl crystallisation by carbon dioxide injection in aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Osselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2014.10.016⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (5), pp.280-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/envgeo.13.00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118564v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress from NaCl crystallisation by carbon dioxide injection in aquifers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+                <w:t xml:space="preserve">Benchmarking Selection of Parameter Values for the Barcelona Basic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Onza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Gallipoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barrera Bucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/envgeo.13.00057⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 196, pp.99-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2015.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699281v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Selection of Parameter Values for the Barcelona Basic Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Barrera Bucio</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the influence of supercritical state on the relative permeability of Vosges sandstone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Osselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hofmann</w:t>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 196, pp.99-118. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (9), pp. 495-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2015.06.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153360v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of excavation damage on the thermo-hydro-mechanical properties of natural Boom Clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Quyen Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang-Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9355,103 +9355,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress from nacl crystallization by CO2 injection in aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Osselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fen-Chong Teddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.280-291</w:t>
@@ -9480,90 +9480,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method for numerical modelling of energy pile's mechanical behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neda Yavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotechnique Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (April-June), pp.119-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9610,64 +9610,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An elastoplastic model with combined isotropic–kinematic hardening to predict the cyclic behavior of stiff clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9744,77 +9744,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the anisotropy of the shear modulus of natural Boom Clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Quyen Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang-Ling Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9882,77 +9882,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argyro Kalantidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neda Yavari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnical Engineering Journal of the SEAGS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9971,317 +9971,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic approach to effective stresses in unsaturated soils incorporating the concept of partial pore deformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Measurement and modeling of adsorptive–poromechanical properties of bituminous coal cores exposed to CO2: Adsorption, swelling strains, swelling stresses and impact on fracture permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.2136-2136. </w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 134-135, pp.80-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2013.06.0110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2014.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157350v1</w:t>
+                <w:t xml:space="preserve">hal-01118563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modeling of adsorptive–poromechanical properties of bituminous coal cores exposed to CO2: Adsorption, swelling strains, swelling stresses and impact on fracture permeability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A thermodynamic approach to effective stresses in unsaturated soils incorporating the concept of partial pore deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 134-135, pp.80-95. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.2136-2136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2014.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2013.06.0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118563v1</w:t>
+                <w:t xml:space="preserve">hal-01157350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the mechanical behaviour of a heat exchanger pile using physical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neda Yavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geotechnica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (3), pp.385-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10354,64 +10354,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 101, pp.282-287</w:t>
@@ -10440,51 +10440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of structure and partial saturation in natural soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rouainia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10557,64 +10557,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full 3D investigation and characterisation of capillary collapse of a loose unsaturated sand using X-ray CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10684,940 +10684,940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of the hydro-chemo-mechanical behaviour of geomaterials in the context of CO2 injection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retention and permeability properties of damaged porous rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vallin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Wong</w:t>
+                <w:t xml:space="preserve">Chloé Arson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2192⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.272-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2012.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946115v1</w:t>
+                <w:t xml:space="preserve">hal-00800887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention and permeability properties of damaged porous rocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On some advanced Thermo-Mechanical models for saturated clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengyun y Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Arson</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2012.08.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (17), pp.2952-2971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800887v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some advanced Thermo-Mechanical models for saturated clays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of the hydro-chemo-mechanical behaviour of geomaterials in the context of CO2 injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pengyun y Hong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+                <w:t xml:space="preserve">H. Wong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 37 (17), pp.2952-2971. </w:t>
+              <w:t xml:space="preserve">, 2013, 37 (17), pp.3052-3069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.2170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.2192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926922v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transverse isotropic model for microporous solids - Application to coal matrix adsorption and swelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">X-ray microtomography characterisation of the changes in statistical homogeneity of an unsaturated sand during imbibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 118 (12), pp.6113-6123. </w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (2), pp.84-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013JB010337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/geolett.13.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914347v1</w:t>
+                <w:t xml:space="preserve">hal-00946131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of damage on pore size distribution and permeability of rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Arson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (8), pp.810-831. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.1123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.1123⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A viscoplastic constitutive model for unsaturated geomaterials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A transverse isotropic model for microporous solids - Application to coal matrix adsorption and swelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2013.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (12), pp.6113-6123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JB010337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946072v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray microtomography characterisation of the changes in statistical homogeneity of an unsaturated sand during imbibition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A viscoplastic constitutive model for unsaturated geomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo de Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (-), pp.143-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2013.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/geolett.13.00013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00946131v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence on injection temperature and on aquifer's petrophysical properties of the local stress applying on the pore wall of a crystallized pore in the context of co2 storage in deep saline aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Osselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64 (2), </w:t>
@@ -11693,64 +11693,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Munoz-Castelblanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 62 (7), pp.597-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11797,77 +11797,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of changes in water content on the electrical resistivity of a natural unsaturated loess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Munoz-Castelblanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASTM Geotechnical Testing Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35 (1), pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11905,51 +11905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-rate effects in deep marine clays from the Gulf of Guinea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. S. Torisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. De Gennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12048,64 +12048,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argyro Kalantidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 62 (11), pp.1047-1051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12152,77 +12152,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The water retention properties of a natural unsaturated loess from Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Munoz-Castelblanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 62 (2), pp.95-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12269,90 +12269,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamically consistent framework for saturated viscoplastic rock-materials subject to damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45, pp.15-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12386,77 +12386,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit integration of a thermo-mechanical model for clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengyun Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12528,77 +12528,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark of experimental techniques for measuring and controlling suction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tarantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Gallipoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles E Augarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo de Gennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12643,334 +12643,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking of constitutive models for unsaturated soils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some aspects of the compression and collapse behaviour of an unsaturated natural loess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Munoz-Castelblanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/geot.2011.61.4.283⟩</w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/geolett.11.00003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669326v1</w:t>
+                <w:t xml:space="preserve">hal-00655467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some aspects of the compression and collapse behaviour of an unsaturated natural loess</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benchmarking of constitutive models for unsaturated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca d'Onza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Gallipoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Casini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (4), pp.283-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/geolett.11.00003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/geot.2011.61.4.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655467v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the thermodynamics of hardening plasticity for unsaturated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaunat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37 (1-2), pp.207-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13017,64 +13017,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microstructurally-based effective stress for unsaturated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo E. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastia Olivella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13121,64 +13121,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the viscoplastic modelling of porous chalks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo de Gennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marte Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13242,64 +13242,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constitutive model for unsaturated cemented soils under cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13372,51 +13372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chin J. Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13463,90 +13463,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of existing behaviour models to unsaturated states: Application to CJS model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29 (11), pp.1127-1155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13676,51 +13676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Badinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
@@ -13743,657 +13743,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting low-temperature heat from asphalt pavements for road snow melting</w:t>
+                <w:t xml:space="preserve">Micromechanical porous media simulation incorporating solid contact through enhanced Linear Complementarity Problem methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taher Ghalandari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Li Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Anton Collins-Craft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cedric Vuye</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343972v1</w:t>
+                <w:t xml:space="preserve">hal-05344007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of driving techniques on the lateral behavior of offshore monopile foundations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a frost heave experimental setup using MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
+                <w:t xml:space="preserve">Christelle Tabbiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Kerner</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Jaime Elias Gil Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahima Sidi-Boulenouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Rattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343981v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a frost heave experimental setup using MRI</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Teaching soil mechanics in a changing world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahd Cuira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Geotechnical Engineering Education 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345750v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching soil mechanics in a changing world</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Harvesting low-temperature heat from asphalt pavements for road snow melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taher Ghalandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Vuye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Engineering Education 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266528v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical porous media simulation incorporating solid contact through enhanced Linear Complementarity Problem methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of driving techniques on the lateral behavior of offshore monopile foundations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Shahrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Zhang</w:t>
+                <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Anton Collins-Craft</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Laura Kerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Braun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hadrien Rattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344007v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the thermoporomechanical response of porous composites by an FFT-based method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Camila Olarte Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14431,64 +14431,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the freezing/thawing characteristic curves of sand/clay mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Hung Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Conference on Permafrost (ICOP2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Whitehorse, Yukon, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14941,51 +14941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmane Lebdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15039,239 +15039,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of microstructure on THM behaviour of geomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Coupled thermo-hydro-mechanical behaviour of soils and applications in energy geotechnics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Unsaturated Soils (UNSAT 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Ile de Milos, Greece. pp.11001, </w:t>
+              <w:t xml:space="preserve">10th NUMGE 2023 - 10th European Conference on Numerical Methods in Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Soil Mechanics and Geotechnical Engineering - ISSMGE, Jun 2023, Londres, United Kingdom. 8 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202338211001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.53243/NUMGE2023-441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392938v1</w:t>
+                <w:t xml:space="preserve">hal-04252575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled thermo-hydro-mechanical behaviour of soils and applications in energy geotechnics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effects of microstructure on THM behaviour of geomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th NUMGE 2023 - 10th European Conference on Numerical Methods in Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Soil Mechanics and Geotechnical Engineering - ISSMGE, Jun 2023, Londres, United Kingdom. 8 p., </w:t>
+              <w:t xml:space="preserve">8th International Conference on Unsaturated Soils (UNSAT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Ile de Milos, Greece. pp.11001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.53243/NUMGE2023-441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202338211001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252575v1</w:t>
+                <w:t xml:space="preserve">hal-04392938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water retention curve of clayey sands determined from pore structure by using various methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Hung Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNSAT 2023, 8th International Conference on Unsaturated Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Milos, Greece. pp.09006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15331,51 +15331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmane Lebdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15424,403 +15424,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Cyclic Thermal Loading on the Response of Energy Piles Subjected to Combined Axial/Horizontal Loading</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Constitution d'une base de données des mesures obtenues lors du creusement de deux tunnels du Grand Paris Express</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Richa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh Tang</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina-María Guayacán-Carrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Congress 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11emes Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385819v1</w:t>
+                <w:t xml:space="preserve">hal-04376961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des données de tassements collectées lors de l'excavation au tunnelier de 2 lignes de métro du Grand Paris Express</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Influence of Cyclic Thermal Loading on the Response of Energy Piles Subjected to Combined Axial/Horizontal Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aylin Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Noorzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lina Guayacan</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geo-Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Charlotte, United States. pp.273-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784484029.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719826v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'une base de données des mesures obtenues lors du creusement de deux tunnels du Grand Paris Express</w:t>
+                <w:t xml:space="preserve">Evaluation des données de tassements collectées lors de l'excavation au tunnelier de 2 lignes de métro du Grand Paris Express</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lina-María Guayacán-Carrillo</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Guayacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11emes Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376961v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of settlement data collected during TBM excavation of a metro line of the Grand Paris Express</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15884,77 +15884,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress Path of Coal Seams During Depletion: The Effect of Desorption on Coal Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15992,64 +15992,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation hydro­‐mécanique in situ sous microtomographie: quelques applications en génie civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aimedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16117,103 +16117,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal states, stress-strain behavior and elasticity in oedometrically compressed model granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particles 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
@@ -16242,103 +16242,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for measuring grain displacements in granular materials by X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Tomography of Materials and Structures (ICTMS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRS-ETE, Jun 2015, Quebec city, Canada</w:t>
@@ -16380,90 +16380,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A µCT investigation of the collapse of a loose unsaturated sands specimen : comparison between macroscopic and mesoscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Geomechanics from Micro and Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.1171-1176</w:t>
@@ -16505,90 +16505,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A μCT investigation of the collapse of a loose unsaturated sand specimen : comparison between macroscopic and mesoscopic scale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the TC105 ISSMGE International Symposium on Geomechanics from Micro to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, IS-Cambridge, United Kingdom. pp.1171-1176</w:t>
@@ -16617,77 +16617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modelling issues in unsaturated soils mechanics : Role of microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16742,103 +16742,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtomographie, essais in situ et mesures de champs volumiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GERI END/IFSTTAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENPC, Jun 2014, Marne-la-Vallée, France</w:t>
@@ -16867,103 +16867,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method for measuring grains displacement in granular materials by X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling Granular Media Across Scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
@@ -17005,77 +17005,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of energy piles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neda Yavari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotec : Geotechnics for Sustainable Development Hanoi 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Hanoi, Vietnam. pp.125-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17113,90 +17113,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of macroscopic and mesoscopic behaviour of an unsaturated sand during water infiltration using X Ray CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Tomography of Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Ghent, Belgium</w:t>
@@ -17238,64 +17238,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray microtomography characterisation of the changes in statistical homogeneity of an unsaturated sand during imbibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17363,64 +17363,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled modelling of the chemo-poromechanical behaviour of wellbore cement in the context of CO2 storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17484,64 +17484,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the chemo-poro-mechanical behaviour of the cement sheath during CO2 injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17605,64 +17605,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the chemo-poro-mechanical behaviour of the cement sheath during C02 injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17707,817 +17707,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of capillary collapse in granular materials by x-ray microtomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Is the degree of saturation a good candidate for Bishop's X parameter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo E. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastia Olivella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference on 3D-Imaging of Materials and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, HOURTIN, France</w:t>
+              <w:t xml:space="preserve">Unsaturated Soils - Proc. Fifth Int. Conf. on Unsaturated Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.913-919</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546705v1</w:t>
+                <w:t xml:space="preserve">hal-00525898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the time-dependent behaviour of unsaturated geomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Investigation of capillary collapse in granular materials by x-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unsaturated Soils - Proc. Fifth Int. Conf. on Unsaturated Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.921-925</w:t>
+              <w:t xml:space="preserve">2nd Conference on 3D-Imaging of Materials and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, HOURTIN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525903v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suction measurements on a natural unsaturated loess: a reappraisal of the filter paper method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On the time-dependent behaviour of unsaturated geomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo de Gennaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Int. Conf. on Unsaturated Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Spain. pp.707-712</w:t>
+              <w:t xml:space="preserve">Unsaturated Soils - Proc. Fifth Int. Conf. on Unsaturated Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.921-925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631037v1</w:t>
+                <w:t xml:space="preserve">hal-00525903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The water retention properties of a natural unsaturated loess</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On the thermodynamics of partially saturated poroplastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaunat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Tunisia. pp.105-111</w:t>
+              <w:t xml:space="preserve">EMI2010 - Engineering Mechanics Institute Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Los Angeles, CA, United States. pp.104-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630973v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the thermodynamics of partially saturated poroplastic materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Suction measurements on a natural unsaturated soil: A reappraisal of the filter paper method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Muñoz-Castelblanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Vaunat</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMI2010 - Engineering Mechanics Institute Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Los Angeles, CA, United States. pp.104-105</w:t>
+              <w:t xml:space="preserve">Unsaturated Soils - Proc. Fifth Int. Conf. on Unsaturated Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.707-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525911v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suction measurements on a natural unsaturated soil: A reappraisal of the filter paper method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
+                <w:t xml:space="preserve">Suction measurements on a natural unsaturated loess: a reappraisal of the filter paper method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Muñoz-Castelblanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unsaturated Soils - Proc. Fifth Int. Conf. on Unsaturated Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.707-712</w:t>
+              <w:t xml:space="preserve">5th Int. Conf. on Unsaturated Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Spain. pp.707-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525844v1</w:t>
+                <w:t xml:space="preserve">hal-00631037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the degree of saturation a good candidate for Bishop's X parameter?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The water retention properties of a natural unsaturated loess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Muñoz-Castelblanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sebastia Olivella</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unsaturated Soils - Proc. Fifth Int. Conf. on Unsaturated Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.913-919</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tunisia. pp.105-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525898v1</w:t>
+                <w:t xml:space="preserve">hal-00630973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of CO2 injection into a wellbore: chemo-poromechanical study of the cement sheath behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18581,51 +18581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the unsaturated behaviour of structured soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Rouainia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unsaturated Soils - Proc. Fifth Int. Conf. on Unsaturated Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.939-944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18663,51 +18663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling plasticity of unsaturated soils in a thermodynamically consistent framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poromechanics IV - Proceedings of the 4th Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Columbia University, New-York, United States. pp.252-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18732,51 +18732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the links between microstructure and Bishop's X parameter for unsaturated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo E. Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18814,64 +18814,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time dependent behaviour of fluids filled geomaterials: application to reservoir formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo de Gennaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poromechanics IV - Proceedings of the 4th Biot Conference on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Columbia University, New-York, United States. pp.983-988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18928,90 +18928,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poromechanical Behavior of Recompacted or Natural Coal with CO2: Modeling and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19042,103 +19042,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of capillary collapse in granular materials by x-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics and Physics of Porous Solids - mpps 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France. 2011</w:t>
@@ -19180,77 +19180,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-poromechanical modelling of a cement sheath during CO2 injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19320,77 +19320,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poromechanics VI: Proceedings of the Sixth Biot Conference on Poromechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19482,77 +19482,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 3rd European Conference on Unsaturated Soils, Paris, France, EDP Editors Web of Conferences, open access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19583,103 +19583,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Soil Mechanics and Geotechnical Engineering, Vol. 2, Proceedings of the 5th International Young Geotechnical Engineers' Conference, 5th iYGEC 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jun Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Emeriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahd Cuira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IOS Press, pp.624, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -19714,51 +19714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomechanics in CO2 Storage Facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 256 p., 2012, 9781848214163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19789,51 +19789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPPS 2011, Symposium on Mechanics and Physics of Porous Solids : A tribute to Pr. Olivier Coussy, Marne-la-Vallée, 18-20 avril 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Acker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19935,64 +19935,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poromechanical Modeling of Coal Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20186,77 +20186,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on a Scaled Model of Offshore Wind Turbine on Monopile Foundation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Kerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dupla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cumunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20346,77 +20346,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of Heat-Exchanger Piles from Physical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neda Yavari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Geostructures: Innovation in Underground Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.79-97, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20623,51 +20623,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des couplages hydromécaniques et effets de non-saturation dans les géomatériaux. Application aux ouvrages souterrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géotechnique. Institut National des Sciences Appliquées de Lyon (INSA Lyon), 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20784,51 +20784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0C5D853"/>
+    <w:nsid w:val="DFAEC969"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21015,51 +21015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0290-5191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105669989" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4240-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05423278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Mahmoud Hawchar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282117" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaibo Song" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Tang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafu Pei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2024-0416" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Eizaguirre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gil-Roca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2024.107884" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05320183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhao Qiu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Vasilescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Doghman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116498" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi-Boulenouar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107324" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Rahoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ippei Maruyama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mosquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107620" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flood-Page" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boutonnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2023.108373" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Loyola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Porf&#237;rio Cord&#227;o Neto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.106127" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392863v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzheng Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sauret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixiang Gan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.222" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Espinoza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Kneafsey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Dai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2023.100465" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noorzad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.22.00079" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105483" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Vu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123923" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03661851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao Zheng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sammonds" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.21.00206" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Nouri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Noorzad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-023-01807-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelo Mart&#237;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mar&#237;a Piqu&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guillermo Manzanal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107200" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cruz Barr&#237;a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Manzanal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02264-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167031v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156229" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905336v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.336" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03358109v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cerruti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2021.100267" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojin Zheng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103660" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Bagheri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed M Shariatipour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103734" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03558607v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyao Bao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.024101" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106353" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905361v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Taherdangkoo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Butscher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-022-03039-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03558777v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren-Peng Chen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3312" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-022-01672-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Sauvage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burlon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905451v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Aryana" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104152" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03907112v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyogu Jeong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuantong Gu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133054" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somenath Mondal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devendra N Singh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19386362.2020.1854972" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03169682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.09.074" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03172481v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Yavari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tri Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hassen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164493v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106227" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03271442v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030125" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03169623v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Vazquez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2020.108259" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03169968v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deheng Wei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090728" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053589v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01040-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03169749v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Porf&#237;rio P Cord&#227;o Neto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-021-02374-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03177573v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029415" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03171456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng Niu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longtan Shao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De&#8217;an Sun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.20.00095" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874769v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b03780" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874997v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Owais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Neto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000520" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874648v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dard&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019059" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053646v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105847" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879312v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Du Than" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00856-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02884447v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Atig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16628-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874658v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng-Yun Hong" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-00999-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02880511v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2020.103688" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879341v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanwangzi Wu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.17.00106" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874682v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Alavoine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.19.00252" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874913v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Chauhan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.034305" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02877008v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengshi Dong" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhao Li" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.09.054" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396433v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Todisco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Coop" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-018-0786-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02125805v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2018.09.014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130335v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00114" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02882390v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mokhbi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Mellas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Mabrouki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0557-x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693236v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Nazarova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Nazarov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1028335817060076" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515976v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0539-z" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01497638v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassan Khalili" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.032908" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01474701v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Khalili" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0263-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515873v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Khamseh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevoir" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001043" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693235v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1990478917020090" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01497636v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.032907" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515818v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.15.T.026" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515787v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yun Hong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2474" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515777v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyun Hong" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-015-0401-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727223v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Espinoza" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal-Gilbert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2016.06.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515798v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2015-0355" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357258v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118564v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.10.016" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03699281v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/envgeo.13.00057" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153360v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Onza" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Wheeler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gallipoli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrera Bucio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hofmann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2015.06.022" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271302v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Quyen Dao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Ling Li" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2015.06.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976811v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01024405v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.13.00053" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086495v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Hong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.07.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111191v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Quyen Dao" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157494v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Kalantidou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157350v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2013.06.0110" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118563v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.09.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01005344v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0310-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111299v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03358040v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouainia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JGS-141312" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946102v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bruchon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenoir" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0452-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0GX4TLMX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946115v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wong" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2192" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7LMJMMG5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00800887v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2012.08.003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926922v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyun y Hong" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2170" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QFNWQ2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914347v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010337" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HTS898C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946106v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1123" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-897FN5XK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946072v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Gennaro" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2013.06.005" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLRWDQCM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946131v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.13.00013" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905978v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120529" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V7F4NNTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803370v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Munoz-Castelblanco" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.10.P.129" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803329v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157368v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Torisu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Gennaro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puech" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.12.OG.015" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00772584v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.11.T.013" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655479v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.9.p.084" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157369v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dufour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleruyelle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2012.06.009" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780677v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2012.05.016" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BRMK165-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669323v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tarantino" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Augarde" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gomez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2011.61.4.303" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669326v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca d'Onza" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Wheeler" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaunat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2011.61.4.283" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655467v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.11.00003" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525843v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2009.09.003" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542292v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo E. Alonso" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastia Olivella" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.8.P.002" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525928v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marte Gutierrez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Hickmann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334053v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Huang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2008.08.005" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324516v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wong" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin J. Leo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubujet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2006.12.001" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140210v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.453" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB455B7B8F389A540B6EB7D6F0A106FFD19A6C31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343934v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Khamis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubreucq" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343972v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Ghalandari" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vuye" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343981v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shahrour" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kerner" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Rattez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345750v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tabbiche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Elias Gil Roca" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05266528v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Cuira" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344007v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Anton Collins-Craft" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Braun" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343938v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Olarte Garzon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04873985v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Hung Vu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52381/ICOP2024.223.1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04737286v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-10" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04737188v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04741798v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-623" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376951v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Richa" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmane Lebdaoui" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chapron" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Mar&#237;a Guayac&#225;n-Carrillo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784484975.023" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392938v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338211001" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252575v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/NUMGE2023-441" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04385764v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338209006" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376947v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lanquette" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04385819v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784484029.027" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719826v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guayacan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376961v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376964v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265786v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258123v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01214733v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194699v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134948v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01293403v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134981v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01139971v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137696v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985191v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587380v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587010v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669328v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wertz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03707881v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Vallin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669329v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546705v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Bruchon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525903v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631037v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Mu&#241;oz-Castelblanco" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630973v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525911v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525844v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525898v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542321v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525907v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rouainia" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525916v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coussy" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525934v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525940v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948374v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702679v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702826v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265787v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989383v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985202v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779310v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595113v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Acker" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen Chong" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Kaspi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/act-actmpps-fr" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119448v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877471v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meulenyzer" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raqen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne B&#233;gaud" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namnghia Bui" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20331-3_10" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746123v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dupla" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-48884-4_14" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48884-4_14" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985206v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00759859v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fabriol" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brosse" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kalaydjian" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Farret" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02882896v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0290-5191" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105669989" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4240-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252265v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaibo Song" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafu Pei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2024-0416" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Eizaguirre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gil-Roca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2024.107884" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05423278v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Mahmoud Hawchar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282117" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05320183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhao Qiu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Vasilescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Doghman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116498" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi-Boulenouar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107324" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Rahoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ippei Maruyama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mosquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107620" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flood-Page" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boutonnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2023.108373" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Loyola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Porf&#237;rio Cord&#227;o Neto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2024.106127" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392863v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzheng Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sauret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixiang Gan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.222" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Nouri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Noorzad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-023-01807-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Espinoza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Kneafsey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Dai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2023.100465" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105483" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Vu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.123923" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03661851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhao Zheng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sammonds" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.21.00206" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04375124v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noorzad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.22.00079" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelo Mart&#237;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mar&#237;a Piqu&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guillermo Manzanal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107200" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cruz Barr&#237;a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Manzanal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02264-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167031v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156229" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03358109v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cerruti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2021.100267" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905336v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.336" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojin Zheng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103660" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Bagheri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed M Shariatipour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103734" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905469v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106353" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905361v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Taherdangkoo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Butscher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-022-03039-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03558777v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren-Peng Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3312" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03558607v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyao Bao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.024101" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-022-01672-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Sauvage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burlon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905451v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Aryana" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Shi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104152" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03907112v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyogu Jeong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuantong Gu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0133054" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somenath Mondal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devendra N Singh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19386362.2020.1854972" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03169682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.09.074" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03169623v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Vazquez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2020.108259" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03169968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deheng Wei" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090728" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03172481v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Yavari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tri Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hassen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164493v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106227" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03271442v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030125" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03169749v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Porf&#237;rio P Cord&#227;o Neto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-021-02374-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053589v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01040-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03177573v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR029415" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03171456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng Niu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longtan Shao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De&#8217;an Sun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.20.00095" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874769v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b03780" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879312v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Du Than" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00856-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02884447v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Atig" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16628-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874997v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Owais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Neto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000520" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874648v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dard&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019059" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053646v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105847" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874658v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng-Yun Hong" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-00999-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02880511v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2020.103688" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879341v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanwangzi Wu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jenge.17.00106" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874682v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Alavoine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.19.00252" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02877008v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengshi Dong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhao Li" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.09.054" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874913v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Chauhan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.034305" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396433v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Todisco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Coop" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-018-0786-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02882390v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Mokhbi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Mellas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Mabrouki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0557-x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02125805v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2018.09.014" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00114" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693236v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Nazarova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Nazarov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1028335817060076" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515873v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Khamseh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevoir" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001043" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515976v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0539-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01497638v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassan Khalili" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.032908" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01474701v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Khalili" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0263-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01497636v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.032907" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693235v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1990478917020090" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515777v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyun Hong" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-015-0401-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515818v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.15.T.026" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515787v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yun Hong" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2474" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727223v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Espinoza" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal-Gilbert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2016.06.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515798v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2015-0355" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118564v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.10.016" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03699281v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/envgeo.13.00057" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153360v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Onza" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Wheeler" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Gallipoli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrera Bucio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hofmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2015.06.022" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357258v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.009" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01271302v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Quyen Dao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Ling Li" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2015.06.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976811v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01024405v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.13.00053" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01086495v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Hong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2014.07.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111191v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Quyen Dao" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157494v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Kalantidou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118563v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.09.010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157350v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2013.06.0110" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01005344v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0310-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01111299v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03358040v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rouainia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JGS-141312" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946102v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bruchon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenoir" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0452-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0GX4TLMX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00800887v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2012.08.003" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00926922v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyun y Hong" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2170" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9QFNWQ2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946115v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wong" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2192" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7LMJMMG5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946131v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.13.00013" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946106v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1123" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-897FN5XK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914347v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010337" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HTS898C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946072v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Gennaro" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2013.06.005" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLRWDQCM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905978v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120529" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V7F4NNTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803370v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Munoz-Castelblanco" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.10.P.129" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803329v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157368v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Torisu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Gennaro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Puech" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.12.OG.015" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00772584v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.11.T.013" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655479v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.9.p.084" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157369v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dufour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleruyelle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2012.06.009" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780677v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2012.05.016" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BRMK165-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669323v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tarantino" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Augarde" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gomez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2011.61.4.303" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655467v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.11.00003" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669326v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca d'Onza" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Wheeler" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaunat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.2011.61.4.283" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525843v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2009.09.003" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542292v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo E. Alonso" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastia Olivella" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.8.P.002" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525928v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marte Gutierrez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Hickmann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334053v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Huang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2008.08.005" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324516v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wong" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin J. Leo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubujet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2006.12.001" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140210v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.453" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB455B7B8F389A540B6EB7D6F0A106FFD19A6C31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343934v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Khamis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubreucq" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344007v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Anton Collins-Craft" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Braun" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345750v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tabbiche" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Elias Gil Roca" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05266528v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Cuira" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343972v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Ghalandari" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vuye" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343981v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shahrour" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kerner" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Rattez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343938v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Olarte Garzon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04873985v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Hung Vu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52381/ICOP2024.223.1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04737286v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-10" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04737188v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04741798v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-623" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376951v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Richa" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmane Lebdaoui" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chapron" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Mar&#237;a Guayac&#225;n-Carrillo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784484975.023" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252575v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/NUMGE2023-441" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392938v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338211001" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04385764v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338209006" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376947v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lanquette" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376961v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04385819v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784484029.027" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719826v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guayacan" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376964v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265786v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258123v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01214733v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194699v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134948v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01293403v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134981v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01139971v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137696v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985191v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587380v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587010v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669328v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wertz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03707881v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Vallin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669329v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525898v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546705v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Bruchon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525903v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525911v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525844v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Mu&#241;oz-Castelblanco" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631037v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630973v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542321v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525907v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rouainia" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525916v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coussy" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525934v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525940v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948374v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702679v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702826v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbri" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265787v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989383v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985202v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779310v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595113v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Acker" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen Chong" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Kaspi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/act-actmpps-fr" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119448v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877471v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meulenyzer" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raqen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne B&#233;gaud" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namnghia Bui" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20331-3_10" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746123v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dupla" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-48884-4_14" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48884-4_14" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985206v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00759859v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fabriol" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brosse" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kalaydjian" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Farret" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02882896v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>