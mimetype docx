--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -188,51 +188,62 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mes travaux s’organisent autour de 3 thématiques : Inclusion, Normes et Biopolitique ; Analyse de l’activité en vue du développement des praxéologies inclusives ; recherche participative et posture du chercheur-apprenant. Ces travaux m’ont permis d’ouvrir en 2022, un programme s’intéressant aux micro-violences et micro-attentions dans les pratiques ordinaires enseignantes et de questionner l’agentivité des personnes au sein de leur institution tout comme les pratiques d’institutionnalisation.</w:t>
+        <w:t xml:space="preserve">Mes travaux s’organisent autour de trois thématiques : inclusion, normes et biopolitique ; développement des praxéologies inclusives et posture du </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chercheur-apprenant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. Ces travaux m’ont permis d’ouvrir, en 2022, un programme s’intéressant à la thématique des « micro-violences et micro-attentions dans les pratiques ordinaires éducatives ».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://jean-michel-perez.fr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -241,3105 +252,3455 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-violences et micro-attentions : transformer la forme scolaire face à l’incertitude du cadre de l’Éducation 2030</w:t>
+                <w:t xml:space="preserve">Des micro-violences sur les corps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie de Ketele</w:t>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Pérez</w:t>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nresi.103.0076⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 597, pp.20-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cape.597.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524507v1</w:t>
+                <w:t xml:space="preserve">hal-04976132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des micro-violences sur les corps ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Université inclusive, résistances aux changements et enjeux d'une formation des maîtres de conférences stagiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Muller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Suau</w:t>
+                <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cape.597.0020⟩</w:t>
+              <w:t xml:space="preserve">La nouvelle revue - Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.102.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976132v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-violences et micro-attentions en contexte éducatif : comparaison France-Allemagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+                <w:t xml:space="preserve">Micro-violences et micro-attentions : transformer la forme scolaire face à l’incertitude du cadre de l’Éducation 2030</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie de Ketele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Soriano-Gafiuk</w:t>
+                <w:t xml:space="preserve">Jean-Michel Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Euro-méditerranéenne de l’Éducation et de la Formation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103 (2), pp.76-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.103.0076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524398v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les micro-violences éducatives ordinaires : un impensé de l’institution scolaire ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pérez</w:t>
+                <w:t xml:space="preserve">Université inclusive, résistances aux changements et enjeux d’une formation des maîtres de conférences stagiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102, pp.139-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.m69wgydps⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05522298v1</w:t>
+                <w:t xml:space="preserve">hal-05569684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps comme outil cognitif à mobiliser dans les manuels de mathématiques en France et en Allemagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-violences et micro-attentions en contexte éducatif : comparaison France-Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Suau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Soriano-Gafiuk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Euro-méditerranéenne de l’Éducation et de la Formation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.75-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404908v1</w:t>
+                <w:t xml:space="preserve">hal-05524398v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation et micro-violences : effet de loupe sur les freins à la transition inclusive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les micro-violences éducatives ordinaires : un impensé de l’institution scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pérez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Patrick Frédéric Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nresi.103.0006⟩</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.m69wgydps⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524345v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-violences et micro-attentions : transformer la forme scolaire face à l'incertitude du cadre de l'Éducation 2030</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+                <w:t xml:space="preserve">Éducation et micro-violences : effet de loupe sur les freins à la transition inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Patrick Frédéric Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 103</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 2 (103), pp.5-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.103.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524337v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des micro-violences éducatives à la reliance scolaire : repenser l'isolement institutionnalisé des élèves reconnu handicapé (ERIH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pérez</w:t>
+                <w:t xml:space="preserve">Le corps comme outil cognitif à mobiliser dans les manuels de mathématiques en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Soriano-Gafiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nresi.103.0138⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/155ln⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524346v1</w:t>
+                <w:t xml:space="preserve">hal-05404908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le harcèlement à l’école : un « effet loupe » des micro-violences à l’aune de la responsabilité enseignante et institutionnelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Perez</w:t>
+                <w:t xml:space="preserve">L’usage du corps des élèves et les concepts mathématiques longueurs et mesures. Le corps comme outil cognitif à mobiliser en France et en Allemagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Soriano-Gafiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Euro-méditerranéenne de l’Éducation et de la Formation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1, pp.39-53</w:t>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99, pp.127-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571535v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-violences et micro-attentions à l'aune des manuels scolaires : comparaison France-Allemagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Micro-violences et micro-attentions : transformer la forme scolaire face à l'incertitude du cadre de l'Éducation 2030</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie de Ketele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Soriano-Gafiuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524548v1</w:t>
+                <w:t xml:space="preserve">hal-05524337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques inclusives et développement du pouvoir d’agir des enseignants chercheurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Des micro-violences éducatives à la reliance scolaire : repenser l'isolement institutionnalisé des élèves reconnu handicapé (ERIH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pérez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3 (97), pp.59-71. </w:t>
+              <w:t xml:space="preserve">, 2025, 103 (2), pp.138-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nresi.097.0059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nresi.103.0138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904989v1</w:t>
+                <w:t xml:space="preserve">hal-05524346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinder lernen anders (KILA) : émergence d'un projet de recherche à l'Université de Lorraine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+                <w:t xml:space="preserve">Le harcèlement à l’école : un « effet loupe » des micro-violences à l’aune de la responsabilité enseignante et institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land un Sproch – Les cahiers du bilinguisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 227, pp.16-17</w:t>
+              <w:t xml:space="preserve">Revue Euro-méditerranéenne de l’Éducation et de la Formation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.39-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524414v1</w:t>
+                <w:t xml:space="preserve">hal-04571535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sur l'influence du « chercheur-apprenant » dans des recherches collectives en éducation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Micro-violences et micro-attentions à l'aune des manuels scolaires : comparaison France-Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Soriano-Gafiuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 36</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524397v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation des pratiques, Maître Formateur et accompagnement par la recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pratiques inclusives et développement du pouvoir d’agir des enseignants chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97, pp.59-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ripes.2171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02926964v1</w:t>
+                <w:t xml:space="preserve">hal-05569693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques éléments de réflexions sur la relation enseignant-chercheur dans la pratique du travail en groupe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+                <w:t xml:space="preserve">Pratiques inclusives et développement du pouvoir d’agir des enseignants chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 86, pp.27-41</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 3 (97), pp.59-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.097.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524396v1</w:t>
+                <w:t xml:space="preserve">hal-04904989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du dossier : Recherches en éducation et pratiques inclusives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Kinder lernen anders (KILA) : émergence d'un projet de recherche à l'Université de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Soriano-Gafiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 86, pp.9-12</w:t>
+              <w:t xml:space="preserve">Land un Sproch – Les cahiers du bilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 227, pp.16-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524477v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la transposition d'une méthodologie de recherche par captation vidéo pour étudier le rôle des émotions de l'élève dans le rapport au savoir et l'inclusion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Étude sur l'influence du « chercheur-apprenant » dans des recherches collectives en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942086v1</w:t>
+                <w:t xml:space="preserve">hal-05524397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’un dispositif de recherche sur les praxéologies inclusives en milieu scolaire ordinaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Innovation des pratiques, Maître Formateur et accompagnement par la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1054159ar⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35(2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ripes.2171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797890v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement et accessibilité didactique : quels obstacles ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quelques éléments de réflexions sur la relation enseignant-chercheur dans la pratique du travail en groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (2), pp.30-36</w:t>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.27-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702542v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique et accessibilité dans l'éducation et en formation. Présentation du dossier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt de la transposition d'une méthodologie de recherche par captation vidéo pour étudier le rôle des émotions de l'élève dans le rapport au savoir et l'inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Assude</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dejaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nras.078.0005⟩</w:t>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.171-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.086.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671018v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du dossier : Numérique et accessibilité dans l'éducation et en formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Présentation du dossier : Recherches en éducation et pratiques inclusives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 78, pp.5-9</w:t>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524502v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de la vidéo dans un dispositif de recherche: quelques effets sur les pratiques inclusives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effets d’un dispositif de recherche sur les praxéologies inclusives en milieu scolaire ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (78), pp.171-184. </w:t>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (1), pp.105-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nras.078.0171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1054159ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670993v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handicap et inclusion à l’école : entre mondialisation des droits et agir éducatif</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Accompagnement et accessibilité didactique : quels obstacles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (2), pp.30-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320674v1</w:t>
+                <w:t xml:space="preserve">hal-01702542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes, École et handicap : la notion d'inclusion en éducation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Numérique et accessibilité dans l'éducation et en formation. Présentation du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 70-71, pp.25-38</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 78 (2), pp.5-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.078.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320673v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité didactique et dynamique topogénétique: une étude de cas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Présentation du dossier : Numérique et accessibilité dans l'éducation et en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aliette Vérillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34 (1), pp.33-57</w:t>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78, pp.5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798756v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs professionnels et pratiques inclusives. Effets des contrats et systèmes sémiotiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Usages de la vidéo dans un dispositif de recherche: quelques effets sur les pratiques inclusives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Savoirs professionnels et pratiques inclusives, 65 (1), pp.5-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nras.065.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 2 (78), pp.171-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.078.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430770v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du dossier : Savoirs professionnels et pratiques inclusives. Effets des contrats et systèmes sémiotiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Handicap et inclusion à l’école : entre mondialisation des droits et agir éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.042.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524501v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche écologique des pratiques professionnelles du Conseiller Principal d’Education : vers une inclusion à petits pas ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Normes, École et handicap : la notion d'inclusion en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2015, 70-71, pp.25-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639336v1</w:t>
+                <w:t xml:space="preserve">hal-02320673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des gestes professionnels : questionnement à partir des mathématiques enseignées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Accessibilité didactique et dynamique topogénétique: une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliette Vérillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1 (57), pp.131-138</w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.33-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429838v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire travailler ensemble tous les acteurs de l'inclusion ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Savoirs professionnels et pratiques inclusives. Effets des contrats et systèmes sémiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 57 (1), pp.7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nras.057.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Savoirs professionnels et pratiques inclusives, 65 (1), pp.5-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.065.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320670v1</w:t>
+                <w:t xml:space="preserve">hal-01430770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage du nombre et élèves à besoins éducatifs particuliers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Présentation du dossier : Savoirs professionnels et pratiques inclusives. Effets des contrats et systèmes sémiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aliette Vérillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65, pp.5-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429736v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation thérapeutique en question. Topiques plurielles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Perez</w:t>
+                <w:t xml:space="preserve">Approche écologique des pratiques professionnelles du Conseiller Principal d’Education : vers une inclusion à petits pas ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Décision Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628351v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The summarising of texts in higher education, an objective which raises significant issues: a comparative analysis of two institutions, E.N.A. and the I.U.F.M</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Faire travailler ensemble tous les acteurs de l'inclusion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toullec-Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.057.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation des gestes professionnels : questionnement à partir des mathématiques enseignées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (57), pp.131-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage du nombre et élèves à besoins éducatifs particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliette Vérillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.65 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.1213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation thérapeutique en question. Topiques plurielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Peyron-Bonjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Décision Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (1-4), pp.115 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/sdm.13.115-124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The summarising of texts in higher education, an objective which raises significant issues: a comparative analysis of two institutions, E.N.A. and the I.U.F.M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (2), pp.41-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/educationdidactique.795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3349,5229 +3710,5488 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les micro-violences en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Muller; Jean-Michel Pérez. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champ social</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.252, 2024, 97910-3460-867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et formation aux pratiques inclusives. Tensions entre reproduction et innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Gremmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l'Université de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.440, 2024, Education inclusive, 9782384510856. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62688/edul/b9782384510856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SZH-CSPS édition, pp.342, 2021, 978-3-905890-59-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche en éducation et pratiques inclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 86, 2019, La nouvelle revue - Éducation et société inclusives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinventer l’école ? Politiques, conceptions et pratiques dites inclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champs social éditions; IINS HEA = Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés, pp.216, 2016, Recherches, 978-2-36616-041-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Nancy : Éditions universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.236, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agentivité et reconnaissance chez les AESH. Le rôle de la recherche formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Agentivité et reconnaissance chez les AESH. Le rôle de la recherche formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation pour susciter des pratiques d'enseignement et collaboration plus inclusives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Esperluète Éditions, 2026</w:t>
+              <w:t xml:space="preserve">Recherche et formation pour susciter des pratiques d’enseignement et collaboration plus inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Esperluète Éditions, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524549v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-violences, surveillance biopolitique et faillite de l'Humanisme éducatif français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Agentivité et reconnaissance chez les AESH. Le rôle de la recherche formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karen Delorme et Floriane Millon-Faure. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Pachot, A. (dir.) Regards sur le Code Soleil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions L’Harmattan, A paraître</w:t>
+              <w:t xml:space="preserve">Recherche et formation pour susciter des pratiques d'enseignement et collaboration plus inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Esperluète Éditions, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787918v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-violences et négligences de l'institution scolaire à l'égard des élèves : un impensé de la formation des enseignants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Micro-violences, surveillance biopolitique et faillite de l'Humanisme éducatif français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation et formation aux pratiques inclusives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">In Pachot, A. (dir.) Regards sur le Code Soleil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions L’Harmattan, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571673v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-violences en Éducation : paradoxes, contractions et perspectives à l’époque de l’anthropocène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Micro-violences et négligences de l'institution scolaire à l'égard des élèves : un impensé de la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’interculturalité au service des transitions : Repenser la vie et l’éducation de l’humain en Anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Peter Lang, 2024, 9782875748317</w:t>
+              <w:t xml:space="preserve">Éducation et formation aux pratiques inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787926v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction et Perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Micro-violences en Éducation : paradoxes, contractions et perspectives à l’époque de l’anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Jean-Michel Perez, Géraldine Suau et Marie-José Gremmo. </w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loïc Chalmel; Anne Herrmann-Israel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation et formation aux pratiques inclusives. Tensions entre reproduction et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de l'Université de Lorraine, 2024, 9782384510856</w:t>
+              <w:t xml:space="preserve">L’interculturalité au service des transitions : Repenser la vie et l’éducation de l’humain en Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Peter Lang, 2024, 9782875748317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524485v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des organisations internationales dans la coordination, promotion et prise en compte des contraintes d'implémentation nationales des politiques d'éducation inclusive</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Introduction et Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Géraldine Suau. </w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gremmo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Perez, Géraldine Suau et Marie-José Gremmo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation inclusive, accessibilité et territoire(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Champ social, 2022, 9791034607389</w:t>
+              <w:t xml:space="preserve">Éducation et formation aux pratiques inclusives. Tensions entre reproduction et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'Université de Lorraine, 2024, 9782384510856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524493v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débat de territoire(s), changements de normes et d'usages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le rôle des organisations internationales dans la coordination, promotion et prise en compte des contraintes d'implémentation nationales des politiques d'éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie de Ketele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géraldine Suau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation inclusive, accessibilité et territoire(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social, 2022, 9791034607389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524492v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de pratiques enseignantes à partir d’un dispositif de recherche collectif. La pratique de l’observation en question</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Débat de territoire(s), changements de normes et d'usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraldine Suau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition et transformations sur les chemins de l’éducation inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions SZH/CSPS, pp.169-184, 2021</w:t>
+              <w:t xml:space="preserve">Éducation inclusive, accessibilité et territoire(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social, 2022, 9791034607389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949749v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et conclusion. Quelques balises sur les chemins vers l'éducation inclusive.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transformation de pratiques enseignantes à partir d’un dispositif de recherche collectif. La pratique de l’observation en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition SZH/CSPS, pp.315-338, 2021</w:t>
+              <w:t xml:space="preserve">Transition et transformations sur les chemins de l’éducation inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions SZH/CSPS, pp.169-184, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199562v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusión, igualdad de acceso a los conocimientos escolares y cultura docente</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Questions de transition et transformations sur les chemins de l'éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Pelgrims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Daniel Niclot et Arnaud Promonet. </w:t>
+              <w:t xml:space="preserve">Greta Pelgrims, Teresa Assude et Jean-Michel Perez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agir pour les réussites scolaires. Approches internationales de l'inclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Champ social, 2021, 9791034606412</w:t>
+              <w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions SZH/CSPS, pp.9-20, 2021, 978-3-905890-59-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524491v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions de transition et transformations sur les chemins de l'éducation inclusive</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Inclusión, igualdad de acceso a los conocimientos escolares y cultura docente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Greta Pelgrims, Teresa Assude et Jean-Michel Perez. </w:t>
+              <w:t xml:space="preserve">Daniel Niclot et Arnaud Promonet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions SZH/CSPS, pp.9-20, 2021, 978-3-905890-59-4</w:t>
+              <w:t xml:space="preserve">Agir pour les réussites scolaires. Approches internationales de l'inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social, 2021, 9791034606412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524498v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface de l'ouvrage « La mise en accessibilité scolaire - Situations, Discours, Paroles »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Synthèse et conclusion. Quelques balises sur les chemins vers l'éducation inclusive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Pelgrims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mise en accessibilité scolaire - Situations, Discours, Paroles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-343-24308-5</w:t>
+              <w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition SZH/CSPS, pp.315-338, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524487v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Questions de transitions et transformations sur les chemins vers l'éducation inclusive.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Préface de l'ouvrage « La mise en accessibilité scolaire - Situations, Discours, Paroles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Barthelemy, Sylviane Feuilladieu et Michel Calmet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition SZH/CSPS, pp.9-20, 2021</w:t>
+              <w:t xml:space="preserve">La mise en accessibilité scolaire - Situations, Discours, Paroles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-343-24308-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199542v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la valeur d'égalité dans la culture de l'inclusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Introduction. Questions de transitions et transformations sur les chemins vers l'éducation inclusive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Pelgrims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les valeurs en éducation. Transmission, conservation, novation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUN, 2019, 978-2-8143-0535-9</w:t>
+              <w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition SZH/CSPS, pp.9-20, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524486v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inclusion scolaire au sein de la vie scolaire en collège : Vers la construction d’un fonctionnement collégial ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Enjeux de la valeur d'égalité dans la culture de l'inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lise Gremion; Serge Ramel; Valérie Angelucci; Jean-Claude Kalubi. </w:t>
+              <w:t xml:space="preserve">Jean-Michel Barreau et Xavier Riondet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une école inclusive : regards croisés sur les défis actuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires d’Ottawa, 2017, 9782760324534</w:t>
+              <w:t xml:space="preserve">Les valeurs en éducation. Transmission, conservation, novation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN, 2019, 978-2-8143-0535-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635817v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacles didactiques et dynamique des pratiques inclusives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L’inclusion scolaire au sein de la vie scolaire en collège : Vers la construction d’un fonctionnement collégial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Greta Pelgrims; Jean-Michel Perez. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lise Gremion; Serge Ramel; Valérie Angelucci; Jean-Claude Kalubi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réinventer l'école? Politiques, conceptions et pratiques dites inclusives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Champ Social éditions, pp.99-113, 2016, Recherches</w:t>
+              <w:t xml:space="preserve">Vers une école inclusive : regards croisés sur les défis actuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires d’Ottawa, 2017, 9782760324534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702550v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens des injonctions institutionnelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Obstacles didactiques et dynamique des pratiques inclusives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Greta Pelgrims et Jean-Michel Perez. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Greta Pelgrims; Jean-Michel Perez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école dite inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INS HEA / Champ social, pp.9-18, 2016, 978-2-36616-041-3</w:t>
+              <w:t xml:space="preserve">Réinventer l'école? Politiques, conceptions et pratiques dites inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ Social éditions, pp.99-113, 2016, Recherches</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524478v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports, implicites et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le sens des injonctions institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Pelgrims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Greta Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Greta Pelgrims et Jean-Michel Perez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école dite inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INS HEA / Champ social, pp.179-190, 2016, 978-2-36616-041-3</w:t>
+              <w:t xml:space="preserve">, INS HEA / Champ social, pp.9-18, 2016, 978-2-36616-041-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524479v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forme d’étude et topogenèse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Apports, implicites et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Fatima Chnane-Davin et Jean-Pierre Cuq. </w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greta Pelgrims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Greta Pelgrims et Jean-Michel Perez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approche comparative des savoirs et des compétences en didactique</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.263-275, 2015, Actes académiques, 978-2-36013-293-5</w:t>
+              <w:t xml:space="preserve">L'école dite inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INS HEA / Champ social, pp.179-190, 2016, 978-2-36616-041-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472170v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions d’accessibilités aux savoirs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Forme d’étude et topogenèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Joël Zaffran. </w:t>
+              <w:t xml:space="preserve">Fatima Chnane-Davin et Jean-Pierre Cuq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accessibilité et handicap : anciennes pratiques, nouvel enjeu</w:t>
+              <w:t xml:space="preserve">Approche comparative des savoirs et des compétences en didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.209-224, 2015, Handicap, vieillissement, société, 978-2-7061-2225-5</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riveneuve éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-275, 2015, Actes académiques, 978-2-36013-293-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471975v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes et usages dans l'institution éducative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Conditions d’accessibilités aux savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Henri Louis Go. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Zaffran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normes pour apprendre</w:t>
+              <w:t xml:space="preserve">Accessibilité et handicap : anciennes pratiques, nouvel enjeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.69-87, 2015, Questions d'éducation et de formation, 978-2-8143-0247-1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209-224, 2015, Handicap, vieillissement, société, 978-2-7061-2225-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469442v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la défectologie (Vygotski) aux questions posées à l’école et à son rapport aux élèves en situation de handicap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Normes et usages dans l'institution éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Paul Bernié, Michel Brossard. </w:t>
+              <w:t xml:space="preserve">Henri Louis Go. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vygotski et l'école : apports et limites d'un modèle théorique pour penser l'éducation et la formation </w:t>
+              <w:t xml:space="preserve">Normes pour apprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.329-334, 2014, Études sur l'éducation, 978-2-86781-893-6</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-87, 2015, Questions d'éducation et de formation, 978-2-8143-0247-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468103v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Introduction » et « perspectives »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Contribution de la défectologie (Vygotski) aux questions posées à l’école et à son rapport aux élèves en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jean-Michel Perez, Teresa Assude. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Bernié, Michel Brossard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : Paradoxes, contradictions et perspectives</w:t>
+              <w:t xml:space="preserve">Vygotski et l'école : apports et limites d'un modèle théorique pour penser l'éducation et la formation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-11, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.329-334, 2014, Études sur l'éducation, 978-2-86781-893-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467479v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptations d’un problème de mathématiques pour des élèves avec autisme ou présentant une dyslexie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">« Introduction » et « perspectives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Perez, Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : Paradoxes, contradictions et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.105-123, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t>
+              <w:t xml:space="preserve">, pp.7-11, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467526v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives de l'ouvrage : Pratiques inclusives et savoirs scolaires : paradoxes, contradictions et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Adaptations d’un problème de mathématiques pour des élèves avec autisme ou présentant une dyslexie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Faure-Brac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jean-Michel Perez et Teresa Assude. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Perez, Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : paradoxes, contradictions et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.217-221, 2013, 978-2-8143-0143-6</w:t>
+              <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : Paradoxes, contradictions et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-123, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524503v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu de l’oie ou jeu de la bande numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Perspectives de l'ouvrage : Pratiques inclusives et savoirs scolaires : paradoxes, contradictions et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Jean-Michel Perez, Teresa Assude. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Perez et Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : Paradoxes, contradictions et perspectives</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.73-87, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t>
+              <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : paradoxes, contradictions et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.217-221, 2013, 978-2-8143-0143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467538v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeu de l’oie ou jeu de la bande numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliette Vérillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Perez, Teresa Assude. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : Paradoxes, contradictions et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-87, 2013, Questions d'éducation et de formation, 978-2-8143-0143-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aprendizaje del número y alumnos con necesidades educativas especificas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliette Vérillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Broitman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matemáticas en la escuela primaria : números naturales y decimales con niños y adultos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paidós, pp.99-123, 2013, 978-950-12-6165-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les infirmières scolaires, agents invisibilisés de l'inclusion : entre marginalité institutionnelle et innovations par le bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Diversité culturelle et éducation inclusive : altérité, altérisation et pratiques transformatrices »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques inclusives et micro-dispositifs de pouvoir : ce que les micro-violences disent de l'accessibilité aux savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REF 2026 – Réseau de Recherche en Éducation et en Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2026, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'inclusion à l'acceptation : proto-violences, micro-attentions et transformation de l'espace scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Académique des Recherches en Éducation (JARE), 2ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Maxéville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité, hypocrisie organisationnelle et dépassement. Une lecture institutionnelle et critique de l'Université dite « inclusive »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème colloque international de l'OPHRIS : Tensions entre institutions et acteurs dans l'éducation inclusive : quels changements ? quelles résistances ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'école inclusive est un leurre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les infirmières scolaires, agents invisibilisées de l’inclusion : entre marginalité institutionnelle et innovation par le bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Inclusion et partage : tremplin vers le bien-être et la réussite »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque international, Diversité culturelle et éducation inclusive : altérité, altérisation et pratiques transformatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles, Mar 2026, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524465v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Webinaire Cahiers Pédagogiques n°597 « Apprendre par le corps »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L'école inclusive est un leurre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Cahiers Pédagogiques n°597 « Apprendre par le corps »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">Colloque « Inclusion et partage : tremplin vers le bien-être et la réussite »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05541998v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconstruire la non-violence : Sévérité pédagogique, micro-violences et impensés institutionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Webinaire Cahiers Pédagogiques n°597 « Apprendre par le corps »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée INSPE Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Webinaire Cahiers Pédagogiques n°597 « Apprendre par le corps »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524555v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les corps à l'école en France : un impensé didactique et institutionnel dans les pratiques enseignantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Déconstruire la non-violence : Sévérité pédagogique, micro-violences et impensés institutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Académique des Recherches en Éducation (JARE), 1ère édition — « Une école à hauteur d'élèves ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Maxéville, France</w:t>
+              <w:t xml:space="preserve">Journée INSPE Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524550v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un impensé dans le système éducatif : micro-violences et éducation inclusive dans la prise en compte des minorités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les corps à l'école en France : un impensé didactique et institutionnel dans les pratiques enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence dans le cadre du programme pHARE (Programme de lutte contre le Harcèlement à l'École) - Gymnase Jean Sturm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée Académique des Recherches en Éducation (JARE), 1ère édition — « Une école à hauteur d'élèves ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Maxéville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524043v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-violences et micro-attentions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Un impensé dans le système éducatif : micro-violences et éducation inclusive dans la prise en compte des minorités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre-débat sur l'éducation positive : réinventer la parentalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Conférence dans le cadre du programme pHARE (Programme de lutte contre le Harcèlement à l'École) - Gymnase Jean Sturm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524030v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer les pratiques éducatives inclusives à partir d'une approche systémique : une introduction aux tuteurs en résilience. Dépasser un impensé dans les systèmes d'éducation : la question des proto-violences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Micro-violences et micro-attentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2° Congreso Internacional Anáhuac de Calidad Educativa (CIACE), Universidad Anáhuac México</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Mexico, Mexique</w:t>
+              <w:t xml:space="preserve">Rencontre-débat sur l'éducation positive : réinventer la parentalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524545v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harcèlement, discriminations, inclusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transformer les pratiques éducatives inclusives à partir d'une approche systémique : une introduction aux tuteurs en résilience. Dépasser un impensé dans les systèmes d'éducation : la question des proto-violences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prins Henrik de Copenhague</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">2° Congreso Internacional Anáhuac de Calidad Educativa (CIACE), Universidad Anáhuac México</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Mexico, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423786v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un impensé de l’éducation inclusive : les micro-violences dans les structures sociales et scolaires en France et en Allemagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Harcèlement, discriminations, inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AEIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEIM 54, Oct 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Prins Henrik de Copenhague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523261v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un impensé de l'éducation inclusive : les micro-violences dans les structures sociales et scolaires en France et en Allemagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Un impensé de l’éducation inclusive : les micro-violences dans les structures sociales et scolaires en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AEIM – Association pour Adultes et Jeunes Handicapés (AEIM 54)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Congrès AEIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEIM 54, Oct 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524539v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-violences &amp; micro-attentions dans les relations interpersonnelles en France et en Allemagne dans les jardins d'enfants, des structures d'accueil, de l'école, pour enfants dits handicapés, ou pour enfants issus de l'immigration…</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Agentivité et reconnaissance chez les AESH-Réf ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Campus des Métiers et des Qualifications "Autonomie et Inclusion" - Région Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Tomblaine, France</w:t>
+              <w:t xml:space="preserve">XVIIIes rencontres du REF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Fribourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524139v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension « a-formative » pour produire du changement dans le contexte de l'éducation inclusive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Un impensé de l'éducation inclusive : les micro-violences dans les structures sociales et scolaires en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xe Colloque international OPHRIS - Formation aux pratiques inclusives : Tension(s) entre reproduction et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Congrès AEIM – Association pour Adultes et Jeunes Handicapés (AEIM 54)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523974v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique de l’accompagnement du chercheur dans la pratique du travail en groupe et éducation inclusive</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Micro-violences &amp; micro-attentions dans les relations interpersonnelles en France et en Allemagne dans les jardins d'enfants, des structures d'accueil, de l'école, pour enfants dits handicapés, ou pour enfants issus de l'immigration…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Colloque international de l’OPHRIS, L’inclusion scolaire à la première personne, expérience(s), prise de parole et éthique de la différence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Campus des Métiers et des Qualifications "Autonomie et Inclusion" - Région Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Tomblaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436329v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions, rapport au savoir et inclusion : Réflexion sur les usages de la vidéo dans un dispositif de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La dimension « a-formative » pour produire du changement dans le contexte de l'éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Regards croisés sur l'Education Inclusive et les Technologies Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Xe Colloque international OPHRIS - Formation aux pratiques inclusives : Tension(s) entre reproduction et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185016v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarisation des élèves reconnus institutionnellement handicapés et coopération(s) entre acteurs professionnels : apports et limites de pratiques effectives dans le second degré.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éthique de l’accompagnement du chercheur dans la pratique du travail en groupe et éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Éducation inclusive : coopérer pour scolariser ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t>
+              <w:t xml:space="preserve">IX Colloque international de l’OPHRIS, L’inclusion scolaire à la première personne, expérience(s), prise de parole et éthique de la différence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528026v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation des pratiques et place des maîtres-formateurs dans une recherche action</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Emotions, rapport au savoir et inclusion : Réflexion sur les usages de la vidéo dans un dispositif de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dejaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Innovation et recherche : métamorphose de la formation enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lausanne, France</w:t>
+              <w:t xml:space="preserve">Colloque international Regards croisés sur l'Education Inclusive et les Technologies Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436271v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une société inclusive est celle qui met la force du collectif au service de toutes les singularités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scolarisation des élèves reconnus institutionnellement handicapés et coopération(s) entre acteurs professionnels : apports et limites de pratiques effectives dans le second degré.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servant Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Monino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque Handicap "Garde ton cap"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Vittel, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Éducation inclusive : coopérer pour scolariser ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524309v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de recherche phénoméno-praxéologique. Rôle des institutions et des acteurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Innovation des pratiques et place des maîtres-formateurs dans une recherche action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyses didactiques des pratiques d’enseignement et de formation : quelles perspectives ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque Innovation et recherche : métamorphose de la formation enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945013v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de recherche phénoméno-praxéologique : effets transpositifs et trans-formation des acteurs ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Une société inclusive est celle qui met la force du collectif au service de toutes les singularités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2016 - A quelles questions cherchons-nous réponse ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">3ème Colloque Handicap "Garde ton cap"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Vittel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945009v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La société inclusive : regards croisés France-Allemagne-Belgique sur la place du handicap dans les temps de loisirs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dispositif de recherche phénoméno-praxéologique : effets transpositifs et trans-formation des acteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Handicap des Francas de Meurthe-et-Moselle - Regards croisés sur la place du handicap sur les temps de loisirs pour des enfants et jeunes de 3 à 18 ans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Pont-à-Mousson, France</w:t>
+              <w:t xml:space="preserve">AREF 2016 - A quelles questions cherchons-nous réponse ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524329v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques professionnelles du Conseiller Principal d’Education (CPE) et pratiques inclusives : contradictions et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Un dispositif de recherche phénoméno-praxéologique. Rôle des institutions et des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Assude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Husson</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vième colloque international Quels savoirs professionnels pour des pratiques inclusives ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Analyses didactiques des pratiques d’enseignement et de formation : quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727670v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La société inclusive : regards croisés France-Allemagne-Belgique sur la place du handicap dans les temps de loisirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale Handicap des Francas de Meurthe-et-Moselle - Regards croisés sur la place du handicap sur les temps de loisirs pour des enfants et jeunes de 3 à 18 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Pont-à-Mousson, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques professionnelles du Conseiller Principal d’Education (CPE) et pratiques inclusives : contradictions et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vième colloque international Quels savoirs professionnels pour des pratiques inclusives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Affiliation aristocratique et iniquité : l'épreuve de synthèse dans les concours de la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Peyron-Bonjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIRSE : déontologie, éthique et valeurs dans l'éducation, utopie et réalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'AFIRSE, 2010, Unknown, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8581,151 +9201,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches sur la scolarisation de l’observatoire des pratiques sur le handicap (OPHRIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AIX-MARSEILLE UNIVERSITE; LISEC-Université de Lorraine; CNASEA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8735,242 +9355,242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négligences, micro-violences et attitudes banalisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-violence et éducation. &amp;quot;Les douves violences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICRO VIOLENCES ET EDUCATION dans les lieux d'accueil, de l'école… et d'ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9038,51 +9658,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAE09F21"/>
+    <w:nsid w:val="5D7B43E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9269,51 +9889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9677-7364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117204080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204053745" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000418960763" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jean-michel-perez.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie de Ketele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel P&#233;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.103.0076" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976132v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524398v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Soriano-Gafiuk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522298v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m69wgydps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Suau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155ln" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524345v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Patrick Fr&#233;d&#233;ric Muller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.103.0006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.103.0138" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Perez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524548v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.097.0059" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2171" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Espinosa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dejaiffe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0171" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Tambone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054159ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01702542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524502v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0171" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320674v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.042.0187" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette V&#233;rillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.065.0005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429838v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.057.0007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429736v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1213" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Eymard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Peyron-Bonjan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonniol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sdm.13.115-124" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061201v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.795" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champsocial.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939037v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gremmo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510856" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510856" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Pelgrims" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422286v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618154v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443840v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100739970&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524549v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazzilli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524492v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199562v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524498v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524487v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199542v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524486v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03635817v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthelemy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01702550v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524478v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524479v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472170v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/approche-comparative-des-savoirs-des-competences-en-didactique/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1210/9782706122262" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01469442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100628660" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01468103v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100262450" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467479v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100739970" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467526v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faure-Brac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524503v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467538v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01468135v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524466v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marques" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524467v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524465v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541998v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524555v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524043v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524545v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423786v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523261v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524539v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524139v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523974v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436329v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05185016v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528026v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calmet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servant G&#233;rard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Monino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436271v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524309v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945013v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945009v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Tambone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524329v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03727670v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894609v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320728v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270318v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320976v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270317v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9677-7364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117204080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204053745" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000418960763" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jean-michel-perez.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Suau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.102.0139" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie de Ketele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel P&#233;rez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.103.0076" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569684v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524398v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Soriano-Gafiuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522298v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m69wgydps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Patrick Fr&#233;d&#233;ric Muller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.103.0006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soriano-Gafiuk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155ln" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.103.0138" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Perez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.097.0059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926964v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2171" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Espinosa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dejaiffe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0171" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797890v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Tambone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054159ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01702542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671018v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0171" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.042.0187" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798756v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette V&#233;rillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430770v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.065.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524501v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639336v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.057.0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1213" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628351v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Eymard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Peyron-Bonjan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonniol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sdm.13.115-124" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.795" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champsocial.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gremmo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510856" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510856" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Pelgrims" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422286v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100739970&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05565231v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524549v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787918v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571673v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524485v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524493v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazzilli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524498v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199562v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524487v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03635817v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthelemy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01702550v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/approche-comparative-des-savoirs-des-competences-en-didactique/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471975v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1210/9782706122262" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01469442v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100628660" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01468103v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100262450" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100739970" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faure-Brac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467538v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01468135v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524466v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marques" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541996v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569762v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524465v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524555v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524550v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423786v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523261v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569785v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524539v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523974v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436329v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05185016v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528026v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calmet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servant G&#233;rard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Monino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436271v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524309v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945009v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Tambone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945013v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524329v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03727670v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894609v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320728v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270318v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320976v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270317v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>