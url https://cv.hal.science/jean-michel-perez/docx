--- v1 (2026-04-26)
+++ v2 (2026-05-19)
@@ -286,356 +286,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des micro-violences sur les corps ?</w:t>
+                <w:t xml:space="preserve">Micro-violences et micro-attentions : transformer la forme scolaire face à l’incertitude du cadre de l’Éducation 2030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+                <w:t xml:space="preserve">Jean-Marie de Ketele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Muller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Suau</w:t>
+                <w:t xml:space="preserve">Jean-Michel Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cape.597.0020⟩</w:t>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103 (2), pp.76-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.103.0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976132v1</w:t>
+                <w:t xml:space="preserve">hal-05524507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Université inclusive, résistances aux changements et enjeux d'une formation des maîtres de conférences stagiaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Des micro-violences sur les corps ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Suau</w:t>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nouvelle revue - Éducation et société inclusives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nresi.102.0139⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 597, pp.20-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cape.597.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404934v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-violences et micro-attentions : transformer la forme scolaire face à l’incertitude du cadre de l’Éducation 2030</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie de Ketele</w:t>
+                <w:t xml:space="preserve">Université inclusive, résistances aux changements et enjeux d'une formation des maîtres de conférences stagiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Pérez</w:t>
+                <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 103 (2), pp.76-92. </w:t>
+              <w:t xml:space="preserve">La nouvelle revue - Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nresi.103.0076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nresi.102.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524507v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université inclusive, résistances aux changements et enjeux d’une formation des maîtres de conférences stagiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 102, pp.139-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -660,51 +660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-violences et micro-attentions en contexte éducatif : comparaison France-Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Soriano-Gafiuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -742,51 +742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les micro-violences éducatives ordinaires : un impensé de l’institution scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -820,51 +820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et micro-violences : effet de loupe sur les freins à la transition inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Patrick Frédéric Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -911,77 +911,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps comme outil cognitif à mobiliser dans les manuels de mathématiques en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Soriano-Gafiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1009,234 +1009,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage du corps des élèves et les concepts mathématiques longueurs et mesures. Le corps comme outil cognitif à mobiliser en France et en Allemagne ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-violences et micro-attentions : transformer la forme scolaire face à l'incertitude du cadre de l'Éducation 2030</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie de Ketele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 99, pp.127-135</w:t>
+              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05569676v1</w:t>
+                <w:t xml:space="preserve">hal-05524337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-violences et micro-attentions : transformer la forme scolaire face à l'incertitude du cadre de l'Éducation 2030</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’usage du corps des élèves et les concepts mathématiques longueurs et mesures. Le corps comme outil cognitif à mobiliser en France et en Allemagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Soriano-Gafiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 103</w:t>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99, pp.127-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524337v1</w:t>
+                <w:t xml:space="preserve">hal-05569676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des micro-violences éducatives à la reliance scolaire : repenser l'isolement institutionnalisé des élèves reconnu handicapé (ERIH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 103 (2), pp.138-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1270,51 +1270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le harcèlement à l’école : un « effet loupe » des micro-violences à l’aune de la responsabilité enseignante et institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1352,51 +1352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-violences et micro-attentions à l'aune des manuels scolaires : comparaison France-Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Soriano-Gafiuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1434,64 +1434,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques inclusives et développement du pouvoir d’agir des enseignants chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 97, pp.59-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1516,64 +1516,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques inclusives et développement du pouvoir d’agir des enseignants chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (97), pp.59-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1620,51 +1620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinder lernen anders (KILA) : émergence d'un projet de recherche à l'Université de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Soriano-Gafiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land un Sproch – Les cahiers du bilinguisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 227, pp.16-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1689,51 +1689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur l'influence du « chercheur-apprenant » dans des recherches collectives en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1758,64 +1758,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation des pratiques, Maître Formateur et accompagnement par la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35(2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1849,51 +1849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques éléments de réflexions sur la relation enseignant-chercheur dans la pratique du travail en groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 86, pp.27-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1912,282 +1912,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la transposition d'une méthodologie de recherche par captation vidéo pour étudier le rôle des émotions de l'élève dans le rapport au savoir et l'inclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation du dossier : Recherches en éducation et pratiques inclusives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+                <w:t xml:space="preserve">Hervé Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 86, pp.171-186. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 86, pp.9-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942086v1</w:t>
+                <w:t xml:space="preserve">hal-05524477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du dossier : Recherches en éducation et pratiques inclusives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Intérêt de la transposition d'une méthodologie de recherche par captation vidéo pour étudier le rôle des émotions de l'élève dans le rapport au savoir et l'inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dejaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 86, pp.9-12</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 86, pp.171-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nresi.086.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524477v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un dispositif de recherche sur les praxéologies inclusives en milieu scolaire ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2234,64 +2234,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement et accessibilité didactique : quels obstacles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2342,77 +2342,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et accessibilité dans l'éducation et en formation. Présentation du dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 78 (2), pp.5-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2446,51 +2446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du dossier : Numérique et accessibilité dans l'éducation et en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 78, pp.5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2515,77 +2515,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de la vidéo dans un dispositif de recherche: quelques effets sur les pratiques inclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2645,51 +2645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap et inclusion à l’école : entre mondialisation des droits et agir éducatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (2), pp.187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2723,51 +2723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes, École et handicap : la notion d'inclusion en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70-71, pp.25-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2805,64 +2805,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité didactique et dynamique topogénétique: une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2913,51 +2913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs professionnels et pratiques inclusives. Effets des contrats et systèmes sémiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3004,51 +3004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du dossier : Savoirs professionnels et pratiques inclusives. Effets des contrats et systèmes sémiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3086,51 +3086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche écologique des pratiques professionnelles du Conseiller Principal d’Education : vers une inclusion à petits pas ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3175,269 +3175,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire travailler ensemble tous les acteurs de l'inclusion ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation des gestes professionnels : questionnement à partir des mathématiques enseignées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 57 (1), pp.7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 1 (57), pp.131-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320670v1</w:t>
+                <w:t xml:space="preserve">hal-01429838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des gestes professionnels : questionnement à partir des mathématiques enseignées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire travailler ensemble tous les acteurs de l'inclusion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Toullec-Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1 (57), pp.131-138</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 57 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nras.057.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429838v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage du nombre et élèves à besoins éducatifs particuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3614,51 +3614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The summarising of texts in higher education, an objective which raises significant issues: a comparative analysis of two institutions, E.N.A. and the I.U.F.M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (2), pp.41-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3724,51 +3724,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les micro-violences en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3812,64 +3812,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et formation aux pratiques inclusives. Tensions entre reproduction et innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Gremmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
@@ -3944,51 +3944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SZH-CSPS édition, pp.342, 2021, 978-3-905890-59-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4006,77 +4006,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche en éducation et pratiques inclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 86, 2019, La nouvelle revue - Éducation et société inclusives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4107,51 +4107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinventer l’école ? Politiques, conceptions et pratiques dites inclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champs social éditions; IINS HEA = Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés, pp.216, 2016, Recherches, 978-2-36616-041-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4169,51 +4169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
@@ -4285,64 +4285,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agentivité et reconnaissance chez les AESH. Le rôle de la recherche formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation pour susciter des pratiques d’enseignement et collaboration plus inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Esperluète Éditions, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4367,64 +4367,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agentivité et reconnaissance chez les AESH. Le rôle de la recherche formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karen Delorme et Floriane Millon-Faure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation pour susciter des pratiques d'enseignement et collaboration plus inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Esperluète Éditions, 2026</w:t>
@@ -4447,419 +4447,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-violences, surveillance biopolitique et faillite de l'Humanisme éducatif français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Micro-violences et négligences de l'institution scolaire à l'égard des élèves : un impensé de la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Pachot, A. (dir.) Regards sur le Code Soleil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions L’Harmattan, A paraître</w:t>
+              <w:t xml:space="preserve">Éducation et formation aux pratiques inclusives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787918v1</w:t>
+                <w:t xml:space="preserve">hal-04571673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-violences et négligences de l'institution scolaire à l'égard des élèves : un impensé de la formation des enseignants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Micro-violences en Éducation : paradoxes, contractions et perspectives à l’époque de l’anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loïc Chalmel; Anne Herrmann-Israel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation et formation aux pratiques inclusives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">L’interculturalité au service des transitions : Repenser la vie et l’éducation de l’humain en Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Peter Lang, 2024, 9782875748317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571673v1</w:t>
+                <w:t xml:space="preserve">hal-04787926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-violences en Éducation : paradoxes, contractions et perspectives à l’époque de l’anthropocène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Introduction et Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Loïc Chalmel; Anne Herrmann-Israel. </w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gremmo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Perez, Géraldine Suau et Marie-José Gremmo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’interculturalité au service des transitions : Repenser la vie et l’éducation de l’humain en Anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Peter Lang, 2024, 9782875748317</w:t>
+              <w:t xml:space="preserve">Éducation et formation aux pratiques inclusives. Tensions entre reproduction et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'Université de Lorraine, 2024, 9782384510856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787926v1</w:t>
+                <w:t xml:space="preserve">hal-05524485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction et Perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Micro-violences, surveillance biopolitique et faillite de l'Humanisme éducatif français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Suau</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation et formation aux pratiques inclusives. Tensions entre reproduction et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de l'Université de Lorraine, 2024, 9782384510856</w:t>
+              <w:t xml:space="preserve">In Pachot, A. (dir.) Regards sur le Code Soleil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions L’Harmattan, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524485v1</w:t>
+                <w:t xml:space="preserve">hal-04787918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des organisations internationales dans la coordination, promotion et prise en compte des contraintes d'implémentation nationales des politiques d'éducation inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie de Ketele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géraldine Suau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation inclusive, accessibilité et territoire(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social, 2022, 9791034607389</w:t>
@@ -4901,51 +4901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat de territoire(s), changements de normes et d'usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géraldine Suau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation inclusive, accessibilité et territoire(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social, 2022, 9791034607389</w:t>
@@ -4974,64 +4974,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation de pratiques enseignantes à partir d’un dispositif de recherche collectif. La pratique de l’observation en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transition et transformations sur les chemins de l’éducation inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions SZH/CSPS, pp.169-184, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5050,156 +5050,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions de transition et transformations sur les chemins de l'éducation inclusive</w:t>
+                <w:t xml:space="preserve">Synthèse et conclusion. Quelques balises sur les chemins vers l'éducation inclusive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions SZH/CSPS, pp.9-20, 2021, 978-3-905890-59-4</w:t>
+              <w:t xml:space="preserve">, Edition SZH/CSPS, pp.315-338, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524498v1</w:t>
+                <w:t xml:space="preserve">hal-03199562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusión, igualdad de acceso a los conocimientos escolares y cultura docente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Niclot et Arnaud Promonet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir pour les réussites scolaires. Approches internationales de l'inclusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social, 2021, 9791034606412</w:t>
@@ -5222,152 +5218,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et conclusion. Quelques balises sur les chemins vers l'éducation inclusive.</w:t>
+                <w:t xml:space="preserve">Questions de transition et transformations sur les chemins de l'éducation inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Greta Pelgrims, Teresa Assude et Jean-Michel Perez. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Edition SZH/CSPS, pp.315-338, 2021</w:t>
+              <w:t xml:space="preserve">, Éditions SZH/CSPS, pp.9-20, 2021, 978-3-905890-59-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199562v1</w:t>
+                <w:t xml:space="preserve">hal-05524498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface de l'ouvrage « La mise en accessibilité scolaire - Situations, Discours, Paroles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Barthelemy, Sylviane Feuilladieu et Michel Calmet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mise en accessibilité scolaire - Situations, Discours, Paroles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-343-24308-5</w:t>
@@ -5422,51 +5422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition SZH/CSPS, pp.9-20, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5491,51 +5491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de la valeur d'égalité dans la culture de l'inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Barreau et Xavier Riondet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les valeurs en éducation. Transmission, conservation, novation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN, 2019, 978-2-8143-0535-9</w:t>
@@ -5590,51 +5590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lise Gremion; Serge Ramel; Valérie Angelucci; Jean-Claude Kalubi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une école inclusive : regards croisés sur les défis actuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires d’Ottawa, 2017, 9782760324534</w:t>
@@ -5676,51 +5676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacles didactiques et dynamique des pratiques inclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5775,51 +5775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens des injonctions institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Greta Pelgrims et Jean-Michel Perez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école dite inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INS HEA / Champ social, pp.9-18, 2016, 978-2-36616-041-3</w:t>
@@ -5848,51 +5848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports, implicites et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5947,64 +5947,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forme d’étude et topogenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6072,64 +6072,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions d’accessibilités aux savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6184,51 +6184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et usages dans l'institution éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Louis Go. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes pour apprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6270,51 +6270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la défectologie (Vygotski) aux questions posées à l’école et à son rapport aux élèves en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Bernié, Michel Brossard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vygotski et l'école : apports et limites d'un modèle théorique pour penser l'éducation et la formation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6356,51 +6356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction » et « perspectives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6494,51 +6494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faure-Brac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Perez, Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : Paradoxes, contradictions et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6580,51 +6580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives de l'ouvrage : Pratiques inclusives et savoirs scolaires : paradoxes, contradictions et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6705,51 +6705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliette Vérillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Perez, Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires : Paradoxes, contradictions et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6804,51 +6804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aprendizaje del número y alumnos con necesidades educativas especificas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6948,64 +6948,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les infirmières scolaires, agents invisibilisés de l'inclusion : entre marginalité institutionnelle et innovations par le bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Diversité culturelle et éducation inclusive : altérité, altérisation et pratiques transformatrices »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7030,64 +7030,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques inclusives et micro-dispositifs de pouvoir : ce que les micro-violences disent de l'accessibilité aux savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REF 2026 – Réseau de Recherche en Éducation et en Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2026, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7112,51 +7112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'inclusion à l'acceptation : proto-violences, micro-attentions et transformation de l'espace scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Académique des Recherches en Éducation (JARE), 2ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Maxéville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7181,51 +7181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité, hypocrisie organisationnelle et dépassement. Une lecture institutionnelle et critique de l'Université dite « inclusive »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème colloque international de l'OPHRIS : Tensions entre institutions et acteurs dans l'éducation inclusive : quels changements ? quelles résistances ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7263,64 +7263,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les infirmières scolaires, agents invisibilisées de l’inclusion : entre marginalité institutionnelle et innovation par le bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international, Diversité culturelle et éducation inclusive : altérité, altérisation et pratiques transformatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Libre de Bruxelles, Mar 2026, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7345,51 +7345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'école inclusive est un leurre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Inclusion et partage : tremplin vers le bien-être et la réussite »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7414,51 +7414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webinaire Cahiers Pédagogiques n°597 « Apprendre par le corps »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Cahiers Pédagogiques n°597 « Apprendre par le corps »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7483,51 +7483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déconstruire la non-violence : Sévérité pédagogique, micro-violences et impensés institutionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée INSPE Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7552,51 +7552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les corps à l'école en France : un impensé didactique et institutionnel dans les pratiques enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Académique des Recherches en Éducation (JARE), 1ère édition — « Une école à hauteur d'élèves ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Maxéville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7621,51 +7621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un impensé dans le système éducatif : micro-violences et éducation inclusive dans la prise en compte des minorités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence dans le cadre du programme pHARE (Programme de lutte contre le Harcèlement à l'École) - Gymnase Jean Sturm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7690,51 +7690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-violences et micro-attentions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre-débat sur l'éducation positive : réinventer la parentalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7759,51 +7759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer les pratiques éducatives inclusives à partir d'une approche systémique : une introduction aux tuteurs en résilience. Dépasser un impensé dans les systèmes d'éducation : la question des proto-violences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2° Congreso Internacional Anáhuac de Calidad Educativa (CIACE), Universidad Anáhuac México</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Mexico, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7828,64 +7828,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harcèlement, discriminations, inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prins Henrik de Copenhague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7904,208 +7904,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un impensé de l’éducation inclusive : les micro-violences dans les structures sociales et scolaires en France et en Allemagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Agentivité et reconnaissance chez les AESH-Réf ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AEIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEIM 54, Oct 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">XVIIIes rencontres du REF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Fribourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523261v1</w:t>
+                <w:t xml:space="preserve">hal-05569785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agentivité et reconnaissance chez les AESH-Réf ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Un impensé de l’éducation inclusive : les micro-violences dans les structures sociales et scolaires en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIes rencontres du REF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Fribourg, France</w:t>
+              <w:t xml:space="preserve">Congrès AEIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEIM 54, Oct 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05569785v1</w:t>
+                <w:t xml:space="preserve">hal-05523261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un impensé de l'éducation inclusive : les micro-violences dans les structures sociales et scolaires en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AEIM – Association pour Adultes et Jeunes Handicapés (AEIM 54)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8130,51 +8130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-violences &amp; micro-attentions dans les relations interpersonnelles en France et en Allemagne dans les jardins d'enfants, des structures d'accueil, de l'école, pour enfants dits handicapés, ou pour enfants issus de l'immigration…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Campus des Métiers et des Qualifications "Autonomie et Inclusion" - Région Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Tomblaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8199,51 +8199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension « a-formative » pour produire du changement dans le contexte de l'éducation inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe Colloque international OPHRIS - Formation aux pratiques inclusives : Tension(s) entre reproduction et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8268,64 +8268,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique de l’accompagnement du chercheur dans la pratique du travail en groupe et éducation inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Colloque international de l’OPHRIS, L’inclusion scolaire à la première personne, expérience(s), prise de parole et éthique de la différence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8344,290 +8344,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions, rapport au savoir et inclusion : Réflexion sur les usages de la vidéo dans un dispositif de recherche</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scolarisation des élèves reconnus institutionnellement handicapés et coopération(s) entre acteurs professionnels : apports et limites de pratiques effectives dans le second degré.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servant Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Monino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Regards croisés sur l'Education Inclusive et les Technologies Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Éducation inclusive : coopérer pour scolariser ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185016v1</w:t>
+                <w:t xml:space="preserve">hal-02528026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarisation des élèves reconnus institutionnellement handicapés et coopération(s) entre acteurs professionnels : apports et limites de pratiques effectives dans le second degré.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotions, rapport au savoir et inclusion : Réflexion sur les usages de la vidéo dans un dispositif de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dejaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Éducation inclusive : coopérer pour scolariser ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Colloque international Regards croisés sur l'Education Inclusive et les Technologies Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528026v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation des pratiques et place des maîtres-formateurs dans une recherche action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Suau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Innovation et recherche : métamorphose de la formation enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8652,51 +8652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une société inclusive est celle qui met la force du collectif au service de toutes les singularités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque Handicap "Garde ton cap"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Vittel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8715,273 +8715,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de recherche phénoméno-praxéologique : effets transpositifs et trans-formation des acteurs ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un dispositif de recherche phénoméno-praxéologique. Rôle des institutions et des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2016 - A quelles questions cherchons-nous réponse ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Analyses didactiques des pratiques d’enseignement et de formation : quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945009v1</w:t>
+                <w:t xml:space="preserve">hal-02945013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de recherche phénoméno-praxéologique. Rôle des institutions et des acteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositif de recherche phénoméno-praxéologique : effets transpositifs et trans-formation des acteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanette Tambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Suau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeannette Tambone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyses didactiques des pratiques d’enseignement et de formation : quelles perspectives ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AREF 2016 - A quelles questions cherchons-nous réponse ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945013v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société inclusive : regards croisés France-Allemagne-Belgique sur la place du handicap dans les temps de loisirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale Handicap des Francas de Meurthe-et-Moselle - Regards croisés sur la place du handicap sur les temps de loisirs pour des enfants et jeunes de 3 à 18 ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9019,51 +9019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques professionnelles du Conseiller Principal d’Education (CPE) et pratiques inclusives : contradictions et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9114,51 +9114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affiliation aristocratique et iniquité : l'épreuve de synthèse dans les concours de la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Peyron-Bonjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIRSE : déontologie, éthique et valeurs dans l'éducation, utopie et réalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'AFIRSE, 2010, Unknown, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9228,77 +9228,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches sur la scolarisation de l’observatoire des pratiques sur le handicap (OPHRIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Assude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Feuilladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9382,51 +9382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négligences, micro-violences et attitudes banalisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9506,51 +9506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICRO VIOLENCES ET EDUCATION dans les lieux d'accueil, de l'école… et d'ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9658,51 +9658,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D7B43E8"/>
+    <w:nsid w:val="155C7FCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9889,51 +9889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9677-7364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117204080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204053745" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000418960763" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jean-michel-perez.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Suau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.102.0139" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie de Ketele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel P&#233;rez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.103.0076" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569684v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524398v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Soriano-Gafiuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522298v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m69wgydps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Patrick Fr&#233;d&#233;ric Muller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.103.0006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soriano-Gafiuk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155ln" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.103.0138" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Perez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.097.0059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926964v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2171" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Espinosa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dejaiffe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0171" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797890v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Tambone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054159ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01702542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671018v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0171" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.042.0187" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798756v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette V&#233;rillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430770v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.065.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524501v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639336v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.057.0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1213" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628351v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Eymard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Peyron-Bonjan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonniol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sdm.13.115-124" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.795" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champsocial.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gremmo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510856" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510856" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Pelgrims" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422286v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100739970&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05565231v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524549v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787918v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571673v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524485v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524493v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazzilli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524498v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199562v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524487v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03635817v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthelemy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01702550v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/approche-comparative-des-savoirs-des-competences-en-didactique/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471975v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1210/9782706122262" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01469442v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100628660" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01468103v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100262450" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100739970" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faure-Brac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467538v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01468135v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524466v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marques" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541996v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569762v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524465v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524555v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524550v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423786v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523261v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569785v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524539v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523974v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436329v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05185016v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528026v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calmet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servant G&#233;rard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Monino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436271v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524309v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945009v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Tambone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945013v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524329v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03727670v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894609v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320728v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270318v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320976v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270317v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9677-7364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117204080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204053745" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000418960763" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jean-michel-perez.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie de Ketele" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel P&#233;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.103.0076" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976132v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404934v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Suau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.102.0139" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569684v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524398v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Soriano-Gafiuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522298v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m69wgydps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Patrick Fr&#233;d&#233;ric Muller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.103.0006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soriano-Gafiuk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155ln" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524337v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.103.0138" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Perez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.097.0059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926964v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2171" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Espinosa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dejaiffe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.086.0171" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01797890v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Tambone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054159ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01702542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671018v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0171" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.042.0187" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798756v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette V&#233;rillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430770v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.065.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524501v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639336v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429838v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.057.0007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01429736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1213" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01628351v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Eymard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Peyron-Bonjan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonniol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sdm.13.115-124" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.795" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568852v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champsocial.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939037v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gremmo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510856" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510856" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Pelgrims" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422286v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100739970&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05565231v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524549v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787926v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524485v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524493v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazzilli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199562v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524498v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524487v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03199542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03635817v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthelemy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01702550v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524478v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01472170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/approche-comparative-des-savoirs-des-competences-en-didactique/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01471975v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1210/9782706122262" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01469442v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100628660" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01468103v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100262450" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100739970" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gombert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faure-Brac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467538v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01468135v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524466v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marques" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541996v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569762v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524465v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524555v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524550v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423786v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569785v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523261v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524539v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523974v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436329v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02528026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Feuilladieu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calmet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servant G&#233;rard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Monino" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05185016v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03436271v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524309v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945013v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945009v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Tambone" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524329v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03727670v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894609v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320728v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270318v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320976v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270317v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>