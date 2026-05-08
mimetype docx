--- v0 (2026-04-01)
+++ v1 (2026-05-08)
@@ -368,683 +368,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du dehors au-dedans : Les transformations des représentations corporelles du XVIe au XXe siècle. L’exemple de la paume et du tennis</w:t>
+                <w:t xml:space="preserve">La voie associative génératrice de lien social : le cas de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Sue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12, pp.177-186</w:t>
+              <w:t xml:space="preserve">Loisirs et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38, pp.226-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442572v1</w:t>
+                <w:t xml:space="preserve">hal-01440328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La voie associative génératrice de lien social : le cas de la France</w:t>
+                <w:t xml:space="preserve">Du dehors au-dedans : Les transformations des représentations corporelles du XVIe au XXe siècle. L’exemple de la paume et du tennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Sue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisirs et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 38, pp.226-238</w:t>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.177-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440328v1</w:t>
+                <w:t xml:space="preserve">hal-01442572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PETER Jean-Michel, compte-rendu ouvrage: P.-A. Lebecq, Y. Morales, J. Saint-Martin, Y. Travaillot, L’exercice et la santé : identité de la gymnastique volontaire en France depuis 1954. Paris, Le Manuscrit, 2013, 337 p.</w:t>
+                <w:t xml:space="preserve">LAVICTORIAOLÍMPICADEMARGARITA BROQUEDIS EN LOS JUEGOS OLÍMPICOS DE 1912: EL IMPACTO EN LA IMAGEN DE LA MUJER DEPORTISTA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Citius, altius, fortius : humanismo, sociedad y deporte: investigaciones y ensayos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.35-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444808v1</w:t>
+                <w:t xml:space="preserve">hal-01448297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAVICTORIAOLÍMPICADEMARGARITA BROQUEDIS EN LOS JUEGOS OLÍMPICOS DE 1912: EL IMPACTO EN LA IMAGEN DE LA MUJER DEPORTISTA</w:t>
+                <w:t xml:space="preserve">L'engagement à la loupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Citius, altius, fortius : humanismo, sociedad y deporte: investigaciones y ensayos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (2), pp.35-56</w:t>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 507, pp.45-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448297v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engagement à la loupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of technology for a technical analysis in tennis- Tribute to Gilles de Kermadec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 507, pp.45-47</w:t>
+              <w:t xml:space="preserve">Coaching and Sport Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441901v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of technology for a technical analysis in tennis- Tribute to Gilles de Kermadec</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Caroline</w:t>
+                <w:t xml:space="preserve">Marguerite Broquedis : une femme championne olympique en 1912</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Pestre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Peter</w:t>
+                <w:t xml:space="preserve">Gerard Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coaching and Sport Science Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62, pp.17-18</w:t>
+              <w:t xml:space="preserve">European studies in sports history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Organising the Olympic Games in the 20th Century, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442538v1</w:t>
+                <w:t xml:space="preserve">hal-01442524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Broquedis : une femme championne olympique en 1912</w:t>
+                <w:t xml:space="preserve">Les représentations de l'engagement bénévole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European studies in sports history</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Organising the Olympic Games in the 20th Century, 7</w:t>
+              <w:t xml:space="preserve">La Tribune Fonda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 221, pp.8-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442524v1</w:t>
+                <w:t xml:space="preserve">hal-01441904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations de l'engagement bénévole</w:t>
+                <w:t xml:space="preserve">PETER Jean-Michel, compte-rendu ouvrage: P.-A. Lebecq, Y. Morales, J. Saint-Martin, Y. Travaillot, L’exercice et la santé : identité de la gymnastique volontaire en France depuis 1954. Paris, Le Manuscrit, 2013, 337 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Tribune Fonda</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106, 107-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.106.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441904v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PETER Jean-Michel, compte rendu, ouvrage Bertrand Pulman, Rouge Est La Terre : Dans Les Coulisses De Roland-Garros, Paris, Calmann-Lévy, 2013, 299 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 102, pp.121-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1082,51 +1082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PETER jean-Michel compte rendu ouvrage: Jean-Yves Guillain, Histoire Du Golf En France, Paris, L’Harmattan, 2013. Volume 1 : Le Temps Des Pionniers, 267 P. Volume 2 : Le Temps De L’Institutionnalisation, 271 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1154,390 +1154,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PETER Jean-Michel, compte rendu ouvrage &amp;quot;Que font les maîtres? Pour un bilan de la rénovation pédagogique à l'école&amp;quot; de Hossein Zakaria, Paris La Dispute, 2012.</w:t>
+                <w:t xml:space="preserve">PETER Jean-Michel, compte rendu ouvrage, &amp;quot;Identité professionnelle en Éducation physique, parcours de stagiaires et enseignants novices&amp;quot;, G.Carlier, M.Clerx, C.Delens, Louvains la neuve, UCL, Presses universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 354, pp.48-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444797v1</w:t>
+                <w:t xml:space="preserve">hal-01444883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation de l'engagement bénévole des jeunes sportifs</w:t>
+                <w:t xml:space="preserve">PETER Jean-Michel, compte rendu ouvrage &amp;quot;Que font les maîtres? Pour un bilan de la rénovation pédagogique à l'école&amp;quot; de Hossein Zakaria, Paris La Dispute, 2012.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.064.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441924v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PETER Jean-Michel, compte rendu ouvrage, &amp;quot;Identité professionnelle en Éducation physique, parcours de stagiaires et enseignants novices&amp;quot;, G.Carlier, M.Clerx, C.Delens, Louvains la neuve, UCL, Presses universitaires</w:t>
+                <w:t xml:space="preserve">Mutation de l'engagement bénévole des jeunes sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 354, pp.48-49</w:t>
+              <w:t xml:space="preserve">, 2012, De l'association sportive à l'UNSS, 354, pp.24-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444883v1</w:t>
+                <w:t xml:space="preserve">hal-01441924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de l’ENEP à Paris en 1933 et formation des enseignants d’éducation physique sous la IIIe République</w:t>
+                <w:t xml:space="preserve">Le Tennis balnéaire in Le Temps des vacances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le temps des vacances, 118 hors série, pp.147-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441845v1</w:t>
+                <w:t xml:space="preserve">hal-01442590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Tennis balnéaire in Le Temps des vacances</w:t>
+                <w:t xml:space="preserve">Création de l’ENEP à Paris en 1933 et formation des enseignants d’éducation physique sous la IIIe République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95, pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.095.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442590v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apprentissages informels », un concept à l’épreuve de la recherche en formation : les enjeux du débat</w:t>
               </w:r>
@@ -1595,196 +1595,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tennis, « Leisure class » et nouvelles représentations du corps à la Belle Époque</w:t>
+                <w:t xml:space="preserve">Le corps en mouvement et la production d’images : du chronophotographe de Marey au numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 87, pp.45-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.087.0045⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 89, pp.91-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.089.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441878v1</w:t>
+                <w:t xml:space="preserve">hal-01441871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps en mouvement et la production d’images : du chronophotographe de Marey au numérique</w:t>
+                <w:t xml:space="preserve">Tennis, « Leisure class » et nouvelles représentations du corps à la Belle Époque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 89, pp.91-99. </w:t>
+              <w:t xml:space="preserve">, 2010, 87, pp.45-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.089.0091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sta.087.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441871v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement bénévole des jeunes sportifs : crise ou mutation ?</w:t>
               </w:r>
@@ -2858,51 +2858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dürr et la promotion du tennis féminin dans les années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Epure, Reims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport dans les Sixties. Pratiques, valeurs, acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.151-166, 2016</w:t>
@@ -3030,51 +3030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des thèses de médecine françaises à l’étude des pratiques sportives. Analyse bibliométrique de 1945 à 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Médecine du sport en Europe. Histoire des liaisons dangereuses entre sciences et activités physiques et sportives (1945-2014) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3188,423 +3188,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du dehors au dedans: évolution des expériences et représentations corporelles du XVIe siècle à nos jours</w:t>
+                <w:t xml:space="preserve">Du dehors au dedans: l'évolution des expériences et représentations corporelles du XVIe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AFRAPS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Expérience corporelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRAPS, pp.83-93, 2013, 978-2-910448-21-9</w:t>
+              <w:t xml:space="preserve">L'expérience corporelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS, pp.83-93, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444939v1</w:t>
+                <w:t xml:space="preserve">hal-01443295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du dehors au dedans: l'évolution des expériences et représentations corporelles du XVIe siècle à nos jours</w:t>
+                <w:t xml:space="preserve">Du jeu de paume au tennis : les discours des médecins aux XVIIIe et XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peter</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'expérience corporelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRAPS, pp.83-93, 2013</w:t>
+              <w:t xml:space="preserve">L’Exercice corporel du XVIIIe siècle à nos jours, de la thérapeutique à la performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glyphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-80, 2013, 978-2-35815-108-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443295v1</w:t>
+                <w:t xml:space="preserve">hal-01445828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du jeu de paume au tennis : les discours des médecins aux XVIIIe et XIXe siècles</w:t>
+                <w:t xml:space="preserve">Du dehors au dedans: évolution des expériences et représentations corporelles du XVIe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Exercice corporel du XVIIIe siècle à nos jours, de la thérapeutique à la performance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Expérience corporelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS, pp.83-93, 2013, 978-2-910448-21-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glyphe</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01445828v1</w:t>
+                <w:t xml:space="preserve">hal-01444939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tournoi a l’époque du roi René d’Anjou : d’une pratique guerrière a un art courtois</w:t>
+                <w:t xml:space="preserve">L'autoformation par les pratiques sportives et l'engagement associatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">PUR. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sport et la guerre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.51-60, 2012</w:t>
+              <w:t xml:space="preserve">Sociologie(s) du sport. Approches francophones et circulation des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan pp.287-300, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443299v1</w:t>
+                <w:t xml:space="preserve">hal-01443304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autoformation par les pratiques sportives et l'engagement associatif</w:t>
+                <w:t xml:space="preserve">Le tournoi a l’époque du roi René d’Anjou : d’une pratique guerrière a un art courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peter</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie(s) du sport. Approches francophones et circulation des savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan pp.287-300, 2012</w:t>
+              <w:t xml:space="preserve">Le sport et la guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.51-60, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443304v1</w:t>
+                <w:t xml:space="preserve">hal-01443299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4347,51 +4347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Peter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Caroline" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01445758v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Leboul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01444787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01442572v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01440328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01444808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.106.0107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01448297v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01441901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01442538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pestre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01442524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fouquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01441904v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01444812v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01444878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.102.0115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01444797v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.064.0121" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01441924v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01444883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01441845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.095.0075" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01442590v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01441884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.026.0123" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01441878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.087.0045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01441871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fouquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.089.0091" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01441888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.051.0029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.061.0073" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01446020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01445708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inka.131.0004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825055v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01445691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Royer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Faivre-Chalon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01445901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bazin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malet Jacques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// http://www.recherches-solidarites.org/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01445021v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01450710v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650676v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01445748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01443292v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01444779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01445818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-glyphe.com/livre/liaisons-dangereuses-de-medecine-sport/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01444887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01444939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01443295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01445828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.decitre.fr/livres/l-exercice-corporel-du-xviiie-siecle-a-nos-jours-9782358151085.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01443299v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01443304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01441919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01445743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guirimand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01443315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01443312v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01450718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/tel-01445884v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Peter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Caroline" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01445758v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Leboul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01444787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01440328v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01442572v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01448297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01441901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01442538v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pestre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01442524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Fouquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01441904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01444808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.106.0107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01444812v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01444878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.102.0115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01444883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01444797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.064.0121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01441924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01442590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01441845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.095.0075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01441884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.026.0123" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01441871v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fouquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.089.0091" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01441878v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.087.0045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01441888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.051.0029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.061.0073" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01446020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01445708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inka.131.0004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825055v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01445691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Royer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Faivre-Chalon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01445901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bazin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malet Jacques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// http://www.recherches-solidarites.org/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01445021v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01450710v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650676v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01445748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01443292v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01444779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01445818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-glyphe.com/livre/liaisons-dangereuses-de-medecine-sport/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01444887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01443295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01445828v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.decitre.fr/livres/l-exercice-corporel-du-xviiie-siecle-a-nos-jours-9782358151085.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01444939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01443304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01443299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01441919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01445743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guirimand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01443315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01443312v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01450718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/tel-01445884v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>