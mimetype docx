--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -776,177 +776,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synapses do not facilitate prion-like transfer of alpha-synuclein: a quantitative study in reconstructed unidirectional neural networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronald Melki</w:t>
+                <w:t xml:space="preserve">Glioblastoma cell motility depends on enhanced oxidative stress coupled with mobilization of a sulfurtransferase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirca S Saurty-Seerunghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bellenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-023-04915-4⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (10), pp.913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-022-05358-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04274644v1</w:t>
+                <w:t xml:space="preserve">hal-03836497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the force and the position of acoustic traps with a tunable acoustofluidic chip: Application to spheroid manipulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jeger-Madiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -955,3852 +955,3718 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 151 (6), pp.4165-4179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0011464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832185v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glioblastoma cell motility depends on enhanced oxidative stress coupled with mobilization of a sulfurtransferase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gloria Castro</w:t>
+                <w:t xml:space="preserve">HSPA9/Mortalin mediates axo-protection and modulates mitochondrial dynamics in neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bétourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Louise Le Dorze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Belenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.17705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-97162-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-022-05358-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03836497v1</w:t>
+                <w:t xml:space="preserve">hal-03365325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HSPA9/Mortalin mediates axo-protection and modulates mitochondrial dynamics in neurons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Belenguer</w:t>
+                <w:t xml:space="preserve">The expression level of alpha-synuclein in different neuronal populations is the primary determinant of its prion-like seeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Courte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysander von Boxberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.17705. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 10, pp.4895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-61757-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-97162-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03365325v1</w:t>
+                <w:t xml:space="preserve">cea-02511811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The expression level of alpha-synuclein in different neuronal populations is the primary determinant of its prion-like seeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josquin Courte</w:t>
+                <w:t xml:space="preserve">Propagation of α-Synuclein Strains within Human Reconstructed Neuronal Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Gribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tixador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ronald Melki</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stem Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.230-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2018.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-61757-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02511811v1</w:t>
+                <w:t xml:space="preserve">hal-02050472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of α-Synuclein Strains within Human Reconstructed Neuronal Network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lino</w:t>
+                <w:t xml:space="preserve">Glutamatergic and dopaminergic modulation of cortico-striatal circuits probed by dynamic calcium imaging of networks reconstructed in microfluidic chips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysander von Boxberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.17461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-35802-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2018.12.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02050472v1</w:t>
+                <w:t xml:space="preserve">hal-01943765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutamatergic and dopaminergic modulation of cortico-striatal circuits probed by dynamic calcium imaging of networks reconstructed in microfluidic chips</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Dysregulated Neurotransmission induces Trans-synaptic degeneration in reconstructed Neuronal Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ysander von Boxberg</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brugg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8, pp.17461. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 8, pp.11596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29918-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-35802-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01943765v1</w:t>
+                <w:t xml:space="preserve">hal-01907549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular mechanisms responsible for cell-to-cell spreading of prions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Courte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (14), pp.2557-2574. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-018-2823-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysregulated Neurotransmission induces Trans-synaptic degeneration in reconstructed Neuronal Networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Brugg</w:t>
+                <w:t xml:space="preserve">Reconstruction of directed neuronal networks in a microfluidic device with asymmetric microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Courte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Microfluidics in Cell Biology Part C: Microfluidics for Cellular and Subcellular Analysis, 148, pp.71-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.mcb.2018.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29918-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01907549v1</w:t>
+                <w:t xml:space="preserve">hal-02369984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of directed neuronal networks in a microfluidic device with asymmetric microchannels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellular mechanisms responsible for cell-to-cell spreading of prions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vilette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Courte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (14), pp.2557-2574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-018-2823-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.mcb.2018.07.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02369984v1</w:t>
+                <w:t xml:space="preserve">hal-02328248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular mechanisms responsible for cell-to-cell spreading of prions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Correction to: Cellular mechanisms responsible for cell-to-cell spreading of prions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Courte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 75 (14), pp.2557-2574. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-018-2823-y⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 75 (14), pp.2575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-018-2853-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328248v1</w:t>
+                <w:t xml:space="preserve">hal-02617769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Cellular mechanisms responsible for cell-to-cell spreading of prions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Schaeffer</w:t>
+                <w:t xml:space="preserve">Manipulation of the N-terminal sequence of the Borna disease virus X protein improves its mitochondrial targeting and neuroprotective potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile A. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelie Davezac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Belenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (4), pp.1523-1533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.15-279620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-018-2853-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02617769v1</w:t>
+                <w:t xml:space="preserve">hal-01542857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-mold patterning and actionable axo-somatic compartmentalization for on-chip neuron culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayako Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maéva Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Venzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (11), pp.2059-2068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6LC00414H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations of mitochondrial dynamics allow retrograde propagation of locally initiated axonal insults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Magifico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Belenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp. 32777 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep32777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of the N-terminal sequence of the Borna disease virus X protein improves its mitochondrial targeting and neuroprotective potential</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Belenguer</w:t>
+                <w:t xml:space="preserve">Combining Microfluidics, Optogenetics and Calcium Imaging to Study Neuronal Communication In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirit Sukenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.e0120680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.15-279620⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01542857v1</w:t>
+                <w:t xml:space="preserve">hal-01227804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double-Edge Sword of Sustained ROCK Activation in Prion Diseases through Neuritogenesis Defects and Prion Accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Alleaume-Butaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathéa Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (8), pp.e1005073. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Microfluidics, Optogenetics and Calcium Imaging to Study Neuronal Communication In Vitro</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combination of memantine and vitamin D prevents axon degeneration induced by amyloid-beta and glutamate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Annweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brugg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bartha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beauchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (2), pp.331-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2013.07.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120680⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01227804v1</w:t>
+                <w:t xml:space="preserve">hal-01544168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of memantine and vitamin D prevents axon degeneration induced by amyloid-beta and glutamate</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">β-amyloid induces a dying-back process and remote trans-synaptic alterations in a microfluidic-based reconstructed neuronal network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Magnifico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2013.07.029⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-014-0145-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01544168v1</w:t>
+                <w:t xml:space="preserve">hal-01221362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-amyloid induces a dying-back process and remote trans-synaptic alterations in a microfluidic-based reconstructed neuronal network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
+                <w:t xml:space="preserve">A viral peptide that targets mitochondria protects against neuronal degeneration in models of Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szelechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Betourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile A. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.5181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-014-0145-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01221362v1</w:t>
+                <w:t xml:space="preserve">hal-01542865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A viral peptide that targets mitochondria protects against neuronal degeneration in models of Parkinson's disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Thouard</w:t>
+                <w:t xml:space="preserve">NAD(+) acts on mitochondrial SirT3 to prevent axonal caspase activation and axonal degeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Magnifico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangere Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devrim Kilinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (12), pp.4712-4722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.13-229781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms6181⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01542865v1</w:t>
+                <w:t xml:space="preserve">hal-01542868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDK1 decreases TACE-mediated α-secretase activity and promotes disease progression in prion and Alzheimer's diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathéa Pietri</w:t>
+                <w:t xml:space="preserve">Synapto-protective drugs evaluation in reconstructed neuronal network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Dakowski</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Alleaume-Butaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Hernandez-Rapp</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes J. Hjorth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nm.3302⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363130v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic construction of minimalistic neuronal co-cultures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jenny Baumann</w:t>
+                <w:t xml:space="preserve">PDK1 decreases TACE-mediated α-secretase activity and promotes disease progression in prion and Alzheimer's diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathéa Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Jackson</w:t>
+                <w:t xml:space="preserve">Samia Hannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Alleaume-Butaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Hernandez-Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3lc41224e⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (9), pp.1124-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nm.3302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542866v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAD(+) acts on mitochondrial SirT3 to prevent axonal caspase activation and axonal degeneration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microfluidic construction of minimalistic neuronal co-cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Saias</w:t>
+                <w:t xml:space="preserve">Ngoc-Duy Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berangere Deleglise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Duplus</w:t>
+                <w:t xml:space="preserve">Ya-Yu Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devrim Kilinc</w:t>
+                <w:t xml:space="preserve">Heike Hardelauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.13-229781⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (7), pp.1402-1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3lc41224e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542868v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synapto-protective drugs evaluation in reconstructed neuronal network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johannes J. Hjorth</w:t>
+                <w:t xml:space="preserve">Endogenous prion protein conversion is required for prion-induced neuritic alterations and neuronal death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Cronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carimalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jaumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (9), pp.3854-3861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.11-201772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01221378v1</w:t>
+                <w:t xml:space="preserve">hal-01542871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous prion protein conversion is required for prion-induced neuritic alterations and neuronal death</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Béringue</w:t>
+                <w:t xml:space="preserve">Axon diodes for the reconstruction of oriented neuronal networks in microfluidic chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (21), pp.3663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1lc20014c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.11-201772⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01542871v1</w:t>
+                <w:t xml:space="preserve">hal-02372610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axon diodes for the reconstruction of oriented neuronal networks in microfluidic chambers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wallerian-Like Degeneration of Central Neurons After Synchronized and Geometrically Registered Mass Axotomy in a Three-Compartmental Microfluidic Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devrim Kilinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Magnifico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Gougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurotoxicity Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (1), pp.149-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12640-010-9152-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1lc20014c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02372610v1</w:t>
+                <w:t xml:space="preserve">hal-03952503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wallerian-Like Degeneration of Central Neurons After Synchronized and Geometrically Registered Mass Axotomy in a Three-Compartmental Microfluidic Chip</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Saias</w:t>
+                <w:t xml:space="preserve">Controlled proteolysis of normal and pathological prion protein in a microfluidic chip.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Slovakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Bilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotoxicity Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (2), pp.294-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b715238h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12640-010-9152-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03952503v1</w:t>
+                <w:t xml:space="preserve">hal-00258875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled proteolysis of normal and pathological prion protein in a microfluidic chip.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prion strain- and species-dependent effects of antiprion molecules in primary neuronal cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Cronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Laude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b715238h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (24), pp.13794-13800 . </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01502-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00258875v1</w:t>
+                <w:t xml:space="preserve">hal-02666304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prion strain- and species-dependent effects of antiprion molecules in primary neuronal cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Prions can infect primary cultured neurons and astrocytes and promote neuronal cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...115 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 101 (33), pp.12271-12276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0402725101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4810,176 +4676,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards concentric topology in organoids: Structuration and culture of brain derived spheroids in a Bulk Acoustic Wave resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Ewen Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Miniaturized Systems for Chemistry and Life Sciences (MicroTAS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the influence of microgravity on brain derived spheroids in acoustic levitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Ewen Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4988,123 +4854,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Benoit-Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Low Gravity Research Association Biennial Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and control of a broadband acoustic cavity: Application to cells spheroids manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jeger-Madiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5113,946 +4979,946 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustofluidics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel acoustofluidic approach using a Bulk Acoustic Wave resonator to control the topology and culture conditions of brain derived spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Ewen Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustofluidics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'endoprotéolyse de la PrPSc dans différents systèmes cellulaires permissifs au prion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prion replication sensitizes neurons to proinflammatory cytokines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
+                <w:t xml:space="preserve">Damien Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dron</w:t>
+                <w:t xml:space="preserve">Elodie Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Chapuis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Khalid Salamat</w:t>
+                <w:t xml:space="preserve">Yannick Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t>
+              <w:t xml:space="preserve">Prion 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Chalkidiki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754794v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous PrP conversion is required for prion-induced neuritic alterations and neuronal death</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert H. Laude</w:t>
+                <w:t xml:space="preserve">Etude de l'endoprotéolyse de la PrPSc dans différents systèmes cellulaires permissifs au prion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Khalid Salamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Chalkidiki, Greece</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753346v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prion replication sensitizes neurons to proinflammatory cytokines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
+                <w:t xml:space="preserve">Endogenous PrP conversion is required for prion-induced neuritic alterations and neuronal death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Cronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carimalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Chalkidiki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754312v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous N-terminal trimming of PrPSc occurs at a fairly variable level depending on the infected host cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Khalid Salamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of anti-prion drug potency in primary nerve cell cultures infected by prions from various species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bellon</w:t>
+                <w:t xml:space="preserve">M. Fontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion replication in primary cultures of brain-derived neuronal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Laude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on the New Prion Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Venice, Italy. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6062,190 +5928,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro microfluidic design to study mitochondria-microtubules interactions after an axonaltraumatic injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teng Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro experimental design to study axonal behavior after a traumatic injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6290,51 +6156,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuro France 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6344,65 +6210,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of Distinct α-Synuclein Strains Within Human Reconstructed Neuronal Network and Associated Neuronal Dysfunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Gribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6437,174 +6303,174 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Aggregation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2551 (10), Springer US, pp.357-378, 2023, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-2597-2_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcellular Compartmentalization for Neurobiology: Focusing on the Axon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Blasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devrim Kilinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Neuroengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.1-35, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-2848-4_1-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6614,279 +6480,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune Cells Infiltration of Patient Derived Glioblastoma Cells spheroids in Acoustic Levitation in Bulk Acoustic Wave devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousset Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mousset Xavier</w:t>
+                <w:t xml:space="preserve">Kuermanbayi Shuake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuermanbayi Shuake</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Dupuis</w:t>
+                <w:t xml:space="preserve">Jeger-Madiot Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeger-Madiot Nathan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delaunay Virgile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of gravity variations on the activity of neuronal spheroids in an acoustic trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Ewen Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Benoit-Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Dupuis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId221"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7033,51 +6899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuake Kuermanbayi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupuis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jeger-Madiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Delaunay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lc00249d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ewen Lecoq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benoit-Gonnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Peyrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00355-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Potey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guerin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2024.1417653" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3220173/v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205202v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Courte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Pan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bousset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Melki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-023-04915-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04274644v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832185v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rabiet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Hoyos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011464" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirca S Saurty-Seerunghen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daubon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bellenger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Castro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-05358-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365325v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thouard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;tourn&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Le Dorze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Belenguer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97162-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02511811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysander von Boxberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Villard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61757-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02050472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gribaudo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixador" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fenyi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2018.12.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01943765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Naud&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guedin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35802-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04299046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Peyrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-018-2823-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Deleglise" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soubeyre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brugg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29918-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369984v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Renault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Jan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Viovy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2018.07.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328248v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-018-2853-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Yamada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Vignes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bureau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mamane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC00414H" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01362371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Magifico" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pignon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Miquel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32777" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile A. Ferre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Davezac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-279620" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223830v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Alleaume-Butaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nicot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;a Pietri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dakowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005073" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227804v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirit Sukenik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Descroix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120680" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544168v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bartha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauchet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.07.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X5VJ8HG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221362v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Magnifico" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duplus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vaur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-014-0145-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542865v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szelechowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Betourne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6181" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hannaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hernandez-Rapp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.3302" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Duy Dinh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Yu Chiang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hardelauf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Baumann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Jackson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc41224e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542868v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Magnifico" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Deleglise" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devrim Kilinc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-229781" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Hjorth" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071103" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542871v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cronier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carimalo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaumain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-201772" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372610v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Vignes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gougis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1lc20014c" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952503v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12640-010-9152-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Nel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Smadja" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Slovakova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Bilkova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b715238h" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VGXD04F9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666304v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Laude" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01502-07" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682732v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402725101" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865434v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viraye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865465v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benoit-Gonin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864003v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864057v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khalid Salamat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753346v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754312v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schneider" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loubet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pradines" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bailly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751313v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755671v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833223v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946575v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Andriot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Nothias" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947638v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Andriot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836488v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2597-2_24" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836516v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Blasiak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2848-4_1-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343597v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousset Xavier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuermanbayi Shuake" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeger-Madiot Nathan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Virgile" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638248v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dupuis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aider" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuake Kuermanbayi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupuis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jeger-Madiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Delaunay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lc00249d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ewen Lecoq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benoit-Gonnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Peyrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00355-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Potey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guerin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2024.1417653" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3220173/v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205202v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Courte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Pan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bousset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Melki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-023-04915-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836497v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirca S Saurty-Seerunghen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daubon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bellenger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-05358-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832185v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rabiet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Hoyos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011464" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thouard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;tourn&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Le Dorze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Belenguer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97162-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02511811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysander von Boxberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Villard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61757-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02050472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gribaudo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixador" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fenyi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2018.12.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01943765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Naud&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guedin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35802-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907549v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Deleglise" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soubeyre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brugg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29918-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04299046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Peyrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-018-2823-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369984v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Renault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Jan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Viovy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2018.07.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617769v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-018-2853-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile A. Ferre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Davezac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-279620" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324932v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Yamada" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Vignes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bureau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mamane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC00414H" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01362371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Magifico" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pignon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Miquel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32777" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227804v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirit Sukenik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Descroix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120680" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223830v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Alleaume-Butaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nicot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;a Pietri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dakowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005073" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544168v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bartha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.07.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X5VJ8HG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221362v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Magnifico" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duplus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vaur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-014-0145-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542865v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szelechowski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Betourne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6181" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542868v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Magnifico" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Deleglise" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devrim Kilinc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-229781" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221378v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Hjorth" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363130v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hannaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hernandez-Rapp" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.3302" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542866v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Duy Dinh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Yu Chiang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hardelauf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Baumann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Jackson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc41224e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542871v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cronier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carimalo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaumain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-201772" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372610v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Vignes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gougis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1lc20014c" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12640-010-9152-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258875v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Nel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Smadja" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Slovakova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Bilkova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b715238h" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VGXD04F9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666304v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Laude" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01502-07" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402725101" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865434v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viraye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865465v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benoit-Gonin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864003v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864057v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754312v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schneider" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loubet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pradines" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bailly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754794v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khalid Salamat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753346v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751313v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755671v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833223v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946575v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Andriot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Nothias" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947638v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Andriot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2597-2_24" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836516v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Blasiak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2848-4_1-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343597v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousset Xavier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuermanbayi Shuake" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeger-Madiot Nathan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Virgile" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638248v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dupuis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aider" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>