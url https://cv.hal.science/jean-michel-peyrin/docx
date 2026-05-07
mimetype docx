--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -776,295 +776,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glioblastoma cell motility depends on enhanced oxidative stress coupled with mobilization of a sulfurtransferase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling the force and the position of acoustic traps with a tunable acoustofluidic chip: Application to spheroid manipulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Jeger-Madiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirca S Saurty-Seerunghen</w:t>
+                <w:t xml:space="preserve">Lucile Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Daubon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gloria Castro</w:t>
+                <w:t xml:space="preserve">Mauricio Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-022-05358-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151 (6), pp.4165-4179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0011464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836497v1</w:t>
+                <w:t xml:space="preserve">hal-03832185v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the force and the position of acoustic traps with a tunable acoustofluidic chip: Application to spheroid manipulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chloé Dupuis</w:t>
+                <w:t xml:space="preserve">Glioblastoma cell motility depends on enhanced oxidative stress coupled with mobilization of a sulfurtransferase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirca S Saurty-Seerunghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Rabiet</w:t>
+                <w:t xml:space="preserve">Léa Bellenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Hoyos</w:t>
+                <w:t xml:space="preserve">Gloria Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 151 (6), pp.4165-4179. </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (10), pp.913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0011464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41419-022-05358-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832185v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HSPA9/Mortalin mediates axo-protection and modulates mitochondrial dynamics in neurons</w:t>
               </w:r>
@@ -1714,1797 +1714,1797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular mechanisms responsible for cell-to-cell spreading of prions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction of directed neuronal networks in a microfluidic device with asymmetric microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Courte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Vilette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josquin Courte</w:t>
+                <w:t xml:space="preserve">Renaud Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Peyrin</w:t>
+                <w:t xml:space="preserve">Audric Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coudert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Schaeffer</w:t>
+                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-018-2823-y⟩</w:t>
+              <w:t xml:space="preserve">Methods in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Microfluidics in Cell Biology Part C: Microfluidics for Cellular and Subcellular Analysis, 148, pp.71-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.mcb.2018.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299046v1</w:t>
+                <w:t xml:space="preserve">hal-02369984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of directed neuronal networks in a microfluidic device with asymmetric microchannels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellular mechanisms responsible for cell-to-cell spreading of prions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vilette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Courte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Renault</w:t>
+                <w:t xml:space="preserve">Jean Michel Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audric Jan</w:t>
+                <w:t xml:space="preserve">Laurent Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
+                <w:t xml:space="preserve">Laurent Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Microfluidics in Cell Biology Part C: Microfluidics for Cellular and Subcellular Analysis, 148, pp.71-95. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (14), pp.2557-2574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.mcb.2018.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00018-018-2823-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02369984v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular mechanisms responsible for cell-to-cell spreading of prions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Correction to: Cellular mechanisms responsible for cell-to-cell spreading of prions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vilette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josquin Courte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 75 (14), pp.2557-2574. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-018-2823-y⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 75 (14), pp.2575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-018-2853-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328248v1</w:t>
+                <w:t xml:space="preserve">hal-02617769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Cellular mechanisms responsible for cell-to-cell spreading of prions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Schaeffer</w:t>
+                <w:t xml:space="preserve">In-mold patterning and actionable axo-somatic compartmentalization for on-chip neuron culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayako Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Venzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (11), pp.2059-2068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6LC00414H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-018-2853-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02617769v1</w:t>
+                <w:t xml:space="preserve">hal-01324932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of the N-terminal sequence of the Borna disease virus X protein improves its mitochondrial targeting and neuroprotective potential</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
+                <w:t xml:space="preserve">Alterations of mitochondrial dynamics allow retrograde propagation of locally initiated axonal insults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Magifico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Belenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.15-279620⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp. 32777 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep32777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542857v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-mold patterning and actionable axo-somatic compartmentalization for on-chip neuron culture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Venzac</w:t>
+                <w:t xml:space="preserve">Manipulation of the N-terminal sequence of the Borna disease virus X protein improves its mitochondrial targeting and neuroprotective potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile A. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelie Davezac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Belenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6LC00414H⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (4), pp.1523-1533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.15-279620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324932v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations of mitochondrial dynamics allow retrograde propagation of locally initiated axonal insults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Miquel</w:t>
+                <w:t xml:space="preserve">Double-Edge Sword of Sustained ROCK Activation in Prion Diseases through Neuritogenesis Defects and Prion Accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Alleaume-Butaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathéa Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (8), pp.e1005073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep32777⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01362371v1</w:t>
+                <w:t xml:space="preserve">hal-01223830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Microfluidics, Optogenetics and Calcium Imaging to Study Neuronal Communication In Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirit Sukenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (4), pp.e0120680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0120680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-Edge Sword of Sustained ROCK Activation in Prion Diseases through Neuritogenesis Defects and Prion Accumulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Dakowski</w:t>
+                <w:t xml:space="preserve">β-amyloid induces a dying-back process and remote trans-synaptic alterations in a microfluidic-based reconstructed neuronal network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Magnifico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-014-0145-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01223830v1</w:t>
+                <w:t xml:space="preserve">hal-01221362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of memantine and vitamin D prevents axon degeneration induced by amyloid-beta and glutamate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Annweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brugg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bartha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (2), pp.331-335. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2013.07.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-amyloid induces a dying-back process and remote trans-synaptic alterations in a microfluidic-based reconstructed neuronal network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
+                <w:t xml:space="preserve">A viral peptide that targets mitochondria protects against neuronal degeneration in models of Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szelechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Betourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile A. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.5181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-014-0145-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01221362v1</w:t>
+                <w:t xml:space="preserve">hal-01542865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A viral peptide that targets mitochondria protects against neuronal degeneration in models of Parkinson's disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Thouard</w:t>
+                <w:t xml:space="preserve">PDK1 decreases TACE-mediated α-secretase activity and promotes disease progression in prion and Alzheimer's diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathéa Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Hannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Alleaume-Butaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Hernandez-Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (9), pp.1124-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nm.3302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms6181⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01542865v1</w:t>
+                <w:t xml:space="preserve">hal-02363130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAD(+) acts on mitochondrial SirT3 to prevent axonal caspase activation and axonal degeneration</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microfluidic construction of minimalistic neuronal co-cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devrim Kilinc</w:t>
+                <w:t xml:space="preserve">Ngoc-Duy Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Yu Chiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hardelauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.13-229781⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (7), pp.1402-1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3lc41224e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542868v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synapto-protective drugs evaluation in reconstructed neuronal network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3513,1160 +3513,1026 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Alleaume-Butaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes J. Hjorth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (8), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0071103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDK1 decreases TACE-mediated α-secretase activity and promotes disease progression in prion and Alzheimer's diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Hernandez-Rapp</w:t>
+                <w:t xml:space="preserve">NAD(+) acts on mitochondrial SirT3 to prevent axonal caspase activation and axonal degeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Magnifico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangere Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devrim Kilinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nm.3302⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (12), pp.4712-4722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.13-229781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363130v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic construction of minimalistic neuronal co-cultures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emily Jackson</w:t>
+                <w:t xml:space="preserve">Endogenous prion protein conversion is required for prion-induced neuritic alterations and neuronal death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Cronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carimalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jaumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (9), pp.3854-3861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.11-201772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3lc41224e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01542866v1</w:t>
+                <w:t xml:space="preserve">hal-01542871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous prion protein conversion is required for prion-induced neuritic alterations and neuronal death</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Béringue</w:t>
+                <w:t xml:space="preserve">Axon diodes for the reconstruction of oriented neuronal networks in microfluidic chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (21), pp.3663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1lc20014c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.11-201772⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01542871v1</w:t>
+                <w:t xml:space="preserve">hal-02372610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axon diodes for the reconstruction of oriented neuronal networks in microfluidic chambers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wallerian-Like Degeneration of Central Neurons After Synchronized and Geometrically Registered Mass Axotomy in a Three-Compartmental Microfluidic Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devrim Kilinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Magnifico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Gougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurotoxicity Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (1), pp.149-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12640-010-9152-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1lc20014c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02372610v1</w:t>
+                <w:t xml:space="preserve">hal-03952503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wallerian-Like Degeneration of Central Neurons After Synchronized and Geometrically Registered Mass Axotomy in a Three-Compartmental Microfluidic Chip</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Saias</w:t>
+                <w:t xml:space="preserve">Controlled proteolysis of normal and pathological prion protein in a microfluidic chip.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Slovakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Bilkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotoxicity Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (2), pp.294-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b715238h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12640-010-9152-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03952503v1</w:t>
+                <w:t xml:space="preserve">hal-00258875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled proteolysis of normal and pathological prion protein in a microfluidic chip.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prion strain- and species-dependent effects of antiprion molecules in primary neuronal cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Cronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Laude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b715238h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (24), pp.13794-13800 . </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01502-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00258875v1</w:t>
+                <w:t xml:space="preserve">hal-02666304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prion strain- and species-dependent effects of antiprion molecules in primary neuronal cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Prions can infect primary cultured neurons and astrocytes and promote neuronal cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...115 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 101 (33), pp.12271-12276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0402725101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4676,176 +4542,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards concentric topology in organoids: Structuration and culture of brain derived spheroids in a Bulk Acoustic Wave resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Ewen Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Miniaturized Systems for Chemistry and Life Sciences (MicroTAS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the influence of microgravity on brain derived spheroids in acoustic levitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Ewen Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4854,123 +4720,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Benoit-Gonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Low Gravity Research Association Biennial Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and control of a broadband acoustic cavity: Application to cells spheroids manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Jeger-Madiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4979,946 +4845,946 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustofluidics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel acoustofluidic approach using a Bulk Acoustic Wave resonator to control the topology and culture conditions of brain derived spheroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Ewen Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustofluidics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prion replication sensitizes neurons to proinflammatory cytokines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l'endoprotéolyse de la PrPSc dans différents systèmes cellulaires permissifs au prion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Schneider</w:t>
+                <w:t xml:space="preserve">Michel Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Loubet</w:t>
+                <w:t xml:space="preserve">Jerome Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Pradines</w:t>
+                <w:t xml:space="preserve">Julie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Bailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
+                <w:t xml:space="preserve">Muhammad Khalid Salamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Chalkidiki, Greece</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754312v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'endoprotéolyse de la PrPSc dans différents systèmes cellulaires permissifs au prion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Khalid Salamat</w:t>
+                <w:t xml:space="preserve">Endogenous PrP conversion is required for prion-induced neuritic alterations and neuronal death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Cronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carimalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t>
+              <w:t xml:space="preserve">Prion 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Chalkidiki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754794v1</w:t>
+                <w:t xml:space="preserve">hal-02753346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous PrP conversion is required for prion-induced neuritic alterations and neuronal death</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert H. Laude</w:t>
+                <w:t xml:space="preserve">Prion replication sensitizes neurons to proinflammatory cytokines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Chalkidiki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753346v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous N-terminal trimming of PrPSc occurs at a fairly variable level depending on the infected host cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed M. Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Khalid Salamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of anti-prion drug potency in primary nerve cell cultures infected by prions from various species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bellon</w:t>
+                <w:t xml:space="preserve">M. Fontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion replication in primary cultures of brain-derived neuronal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Laude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on the New Prion Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Venice, Italy. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5928,190 +5794,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro microfluidic design to study mitochondria-microtubules interactions after an axonaltraumatic injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teng Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro experimental design to study axonal behavior after a traumatic injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6156,51 +6022,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuro France 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6210,51 +6076,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of Distinct α-Synuclein Strains Within Human Reconstructed Neuronal Network and Associated Neuronal Dysfunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Gribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6303,174 +6169,174 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Aggregation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2551 (10), Springer US, pp.357-378, 2023, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-2597-2_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcellular Compartmentalization for Neurobiology: Focusing on the Axon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Blasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devrim Kilinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Peyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Neuroengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.1-35, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-2848-4_1-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6480,279 +6346,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune Cells Infiltration of Patient Derived Glioblastoma Cells spheroids in Acoustic Levitation in Bulk Acoustic Wave devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousset Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mousset Xavier</w:t>
+                <w:t xml:space="preserve">Kuermanbayi Shuake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuermanbayi Shuake</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Dupuis</w:t>
+                <w:t xml:space="preserve">Jeger-Madiot Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeger-Madiot Nathan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delaunay Virgile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of gravity variations on the activity of neuronal spheroids in an acoustic trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Ewen Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Benoit-Gonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Dupuis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId221"/>
+      <w:footerReference w:type="default" r:id="rId220"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6899,51 +6765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuake Kuermanbayi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupuis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jeger-Madiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Delaunay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lc00249d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ewen Lecoq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benoit-Gonnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Peyrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00355-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Potey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guerin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2024.1417653" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3220173/v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205202v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Courte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Pan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bousset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Melki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-023-04915-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836497v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirca S Saurty-Seerunghen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daubon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bellenger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-05358-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832185v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rabiet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Hoyos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011464" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thouard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;tourn&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Le Dorze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Belenguer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97162-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02511811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysander von Boxberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Villard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61757-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02050472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gribaudo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixador" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fenyi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2018.12.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01943765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Naud&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guedin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35802-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907549v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Deleglise" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soubeyre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brugg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29918-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04299046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Peyrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-018-2823-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369984v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Renault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Jan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Viovy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2018.07.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617769v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-018-2853-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile A. Ferre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Davezac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-279620" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324932v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Yamada" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Vignes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bureau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mamane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC00414H" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01362371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Magifico" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pignon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Miquel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32777" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227804v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirit Sukenik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Descroix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120680" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223830v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Alleaume-Butaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nicot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;a Pietri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dakowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005073" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544168v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bartha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.07.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X5VJ8HG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221362v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Magnifico" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duplus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vaur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-014-0145-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542865v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szelechowski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Betourne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6181" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542868v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Magnifico" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Deleglise" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devrim Kilinc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-229781" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221378v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Hjorth" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363130v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hannaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hernandez-Rapp" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.3302" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542866v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Duy Dinh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Yu Chiang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hardelauf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Baumann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Jackson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc41224e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542871v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cronier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carimalo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaumain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-201772" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372610v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Vignes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gougis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1lc20014c" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12640-010-9152-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258875v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Nel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Smadja" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Slovakova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Bilkova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b715238h" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VGXD04F9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666304v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Laude" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01502-07" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402725101" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865434v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viraye" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865465v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benoit-Gonin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864003v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864057v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754312v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schneider" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loubet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pradines" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bailly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754794v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khalid Salamat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753346v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751313v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755671v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833223v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946575v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Andriot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Nothias" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947638v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Andriot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2597-2_24" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836516v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Blasiak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2848-4_1-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343597v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousset Xavier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuermanbayi Shuake" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeger-Madiot Nathan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Virgile" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638248v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dupuis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aider" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mousset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuake Kuermanbayi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupuis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jeger-Madiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Delaunay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lc00249d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ewen Lecoq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benoit-Gonnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Peyrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00355-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Potey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guerin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2024.1417653" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3220173/v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205202v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Courte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Le" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Pan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bousset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Melki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-023-04915-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832185v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rabiet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Hoyos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011464" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirca S Saurty-Seerunghen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daubon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bellenger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Castro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-022-05358-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thouard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;tourn&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Le Dorze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Belenguer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97162-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02511811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysander von Boxberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Villard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61757-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02050472v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gribaudo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixador" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fenyi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2018.12.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01943765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Naud&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guedin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35802-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907549v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Deleglise" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soubeyre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brugg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29918-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Renault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Jan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Viovy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2018.07.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328248v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vilette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Peyrin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-018-2823-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617769v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-018-2853-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Yamada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Vignes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bureau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mamane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC00414H" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01362371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Magifico" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pignon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Miquel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32777" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542857v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile A. Ferre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Davezac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-279620" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223830v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Alleaume-Butaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nicot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;a Pietri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dakowski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirit Sukenik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Descroix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120680" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221362v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Magnifico" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duplus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vaur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-014-0145-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544168v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bartha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.07.029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X5VJ8HG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542865v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szelechowski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Betourne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6181" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363130v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Hannaoui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hernandez-Rapp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.3302" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542866v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Duy Dinh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Yu Chiang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hardelauf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Baumann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Jackson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc41224e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221378v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Hjorth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071103" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542868v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Magnifico" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saias" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Deleglise" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devrim Kilinc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-229781" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542871v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cronier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carimalo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jaumain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-201772" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372610v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Vignes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gougis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1lc20014c" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952503v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12640-010-9152-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258875v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Nel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Smadja" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Slovakova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Bilkova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b715238h" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VGXD04F9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666304v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Laude" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01502-07" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682732v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402725101" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865434v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viraye" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865465v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benoit-Gonin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864003v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864057v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754794v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed M. Moudjou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chapuis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khalid Salamat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753346v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754312v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schneider" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loubet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pradines" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bailly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751313v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755671v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vilotte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833223v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946575v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Andriot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Nothias" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947638v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Andriot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836488v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2597-2_24" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836516v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Blasiak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2848-4_1-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343597v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousset Xavier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuermanbayi Shuake" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeger-Madiot Nathan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Virgile" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638248v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Dupuis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aider" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>