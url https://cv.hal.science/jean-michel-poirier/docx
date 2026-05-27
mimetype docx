--- v0 (2026-03-22)
+++ v1 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Michel Poirier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre ou désordre dans la narration biblique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, CXXV/1 (497), pp.9-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganzel, Tova & Holtz, Shalom E. (eds.) (2021). Contextualizing Jewish Temples. Leiden & Boston: Brill (recension)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARYS. Antigüedad: Religiones y Sociedades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Arys, 20, pp.464 - 470. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20318/arys.2022.6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insolite et le scandaleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De campement en campement, Abram alla au Négev » (Gn 12,9) Le thème de la marche dans le cycle d’Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poirier Jean Michel Jean-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, CIX/1 Janvier-Mars (CIX/1), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne d'Arc au Bûcher : Claudel et Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Balagna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeanne d'Arc, une figure du divin et du sacré ? Images et représentations (XVe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de l'ICT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-211, 2024, Collection "Humanités", 979-10-94360-37-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérité à l'épreuve des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de l'Institut Catholique de Toulouse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vérité en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TheoPraxis, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-206, 2022, TheoPraxis, 978-2-88959-292-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de synodalité en paroisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre la Synodalité en Eglise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence; Presses Universitaires de l'Institut Catholique de Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-175, 2022, ThéoPraxis, 978-2-88959-418-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre la synodalité en Église : Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de l'Institut Catholique de Toulouse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre la Synodalité en Eglise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ThéoPraxis, 978-2-88959-418-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organum des Écritures : carte d'orientation pour l'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Avenir. Critique, résistance, utopie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthropocene / Anthropozän, / Anthropocène (1), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-213, 2022, Anthropocene / Anthropozän, / Anthropocène, 978-2-8076-1637-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'ombre de Moïse, l'homme de Dieu et le prophète de Béthel (1R 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de l'Institut Catholique de Toulouse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes : comment discerner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et Silence, 2022, 978-2-88959-284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'altérité à la racine de notre humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de l'Institut Catholique de Toulouse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'altérité dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de l'Institut Catholique de Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Humanités, 979-10-94360-13-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible est un paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Balagna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(D)Ecrire le paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de l'ICT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-187, 2020, Collection "Humanités", 979-10-94360-88-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficile fraternité ! Une approche biblique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qui est mon frère ? Construire la fraternité aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TheoPraxis, , 2019, ThéoPraxis, 978-2-88959-019-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gn 32 : les préparatifs de la rencontre avec Esaü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Abstracts 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de l'Institut Catholique de Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-218, 2016, Doctoral Abstracts, 979-1-094-36099-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les combats de Jacob - Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Catholique de Toulouse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir et Sainteté. Modèles et figures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-25, 2008, Centre Histoire et Théologie, 978-2-84573-648-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130802v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques, le frère du Seigneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible et ses personnages. Entre histoire et mystère.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-272, 2003, 2.227.4712.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que dit la Bible sur...&amp;quot; L'amitié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Cité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Ce que dit la Bible sur.. (38), 2019, Ce que dit la Bible sur.., Gérard Billon, 9782375820131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId31"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Michel Poirier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne d'Arc au Bûcher : Claudel et Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Balagna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeanne d'Arc, une figure du divin et du sacré ? Images et représentations (XVe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de l'ICT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-211, 2024, Collection "Humanités", 979-10-94360-37-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre la synodalité en Église : Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de l'Institut Catholique de Toulouse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre la Synodalité en Eglise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ThéoPraxis, 978-2-88959-418-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organum des Écritures : carte d'orientation pour l'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Avenir. Critique, résistance, utopie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthropocene / Anthropozän, / Anthropocène (1), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-213, 2022, Anthropocene / Anthropozän, / Anthropocène, 978-2-8076-1637-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'ombre de Moïse, l'homme de Dieu et le prophète de Béthel (1R 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de l'Institut Catholique de Toulouse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vrais et faux prophètes : comment discerner ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et Silence, 2022, 978-2-88959-284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vérité à l'épreuve des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de l'Institut Catholique de Toulouse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vérité en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TheoPraxis, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-206, 2022, TheoPraxis, 978-2-88959-292-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de synodalité en paroisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre la Synodalité en Eglise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence; Presses Universitaires de l'Institut Catholique de Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-175, 2022, ThéoPraxis, 978-2-88959-418-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'altérité à la racine de notre humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de l'Institut Catholique de Toulouse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'altérité dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de l'Institut Catholique de Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Humanités, 979-10-94360-13-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible est un paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Balagna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(D)Ecrire le paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de l'ICT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-187, 2020, Collection "Humanités", 979-10-94360-88-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Église-fraternité aux deux premiers siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Marie Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de l’Institut Catholique de Toulouse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qui est mon frère ? Construire la fraternité aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-94, 2019, 978-2-88959-019-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficile fraternité ! Une approche biblique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qui est mon frère ? Construire la fraternité aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TheoPraxis, , 2019, ThéoPraxis, 978-2-88959-019-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gn 32 : les préparatifs de la rencontre avec Esaü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoral Abstracts 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de l'Institut Catholique de Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-218, 2016, Doctoral Abstracts, 979-1-094-36099-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les combats de Jacob - Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Catholique de Toulouse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir et Sainteté. Modèles et figures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-25, 2008, Centre Histoire et Théologie, 978-2-84573-648-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130802v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques, le frère du Seigneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible et ses personnages. Entre histoire et mystère.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-272, 2003, 2.227.4712.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre ou désordre dans la narration biblique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, CXXV/1 (497), pp.9-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganzel, Tova & Holtz, Shalom E. (eds.) (2021). Contextualizing Jewish Temples. Leiden & Boston: Brill (recension)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARYS. Antigüedad: Religiones y Sociedades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Arys, 20, pp.464 - 470. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20318/arys.2022.6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insolite et le scandaleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De campement en campement, Abram alla au Négev » (Gn 12,9) Le thème de la marche dans le cycle d’Abraham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poirier Jean Michel Jean-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, CIX/1 Janvier-Mars (CIX/1), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que dit la Bible sur...&amp;quot; L'amitié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Cité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Ce que dit la Bible sur.. (38), 2019, Ce que dit la Bible sur.., Gérard Billon, 9782375820131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId34"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629844v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poirier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147827v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/arys.2022.6896" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960976v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poirier Jean Michel Jean-Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puict.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128861v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112953v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138527v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130802v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147846v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bayard-editions.com/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003306v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouvellecite.fr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poirier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puict.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112953v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145209v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114944v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128861v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108994v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839874v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vigne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marie Pouliquen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130802v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bayard-editions.com/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147827v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/arys.2022.6896" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839697v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poirier Jean Michel Jean-Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouvellecite.fr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>