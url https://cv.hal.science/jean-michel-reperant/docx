--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -2634,182 +2634,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La toxoplasmose, un problème d'actualité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bout</w:t>
+                <w:t xml:space="preserve">Analysis of humoral immune response in chickens after inoculation with Cryptosporidium baileyi or Cryptosporidium parvum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Mancassola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Buzoni-Gatel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Yvore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 26, pp.57-64</w:t>
+              <w:t xml:space="preserve">Avian diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 38 (4), pp.832-838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02710230v1</w:t>
+                <w:t xml:space="preserve">hal-02699748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humoral antibody response and oocyst shedding after experimental infection of histocompatible newborn and weaned piglets with Cryptosporidium parvum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2824,165 +2807,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 25 (4), pp.371-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of humoral immune response in chickens after inoculation with Cryptosporidium baileyi or Cryptosporidium parvum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Mancassola</w:t>
+                <w:t xml:space="preserve">La toxoplasmose, un problème d'actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buzoni-Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Yvore</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Cotty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 38 (4), pp.832-838</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26, pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699748v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunological characterization of a 17-kDa antigen from Cryptosporidium parvum recognized early by mucosal IgA antibodies</w:t>
               </w:r>
@@ -2994,51 +2994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.T. Bout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3956,234 +3956,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro assessment of natural plant extracts for improvement of coccidiosis prophylaxis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse - Risques spécifiques liés aux productions plein-air : le péril ver (helminthe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Raybaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Esselin</w:t>
+                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Poultry Intestinal Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Cartagena de Indias, Colombia</w:t>
+              <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, INRAE, ANSES, CTCPA, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136895v1</w:t>
+                <w:t xml:space="preserve">anses-04082367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse - Risques spécifiques liés aux productions plein-air : le péril ver (helminthe)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro assessment of natural plant extracts for improvement of coccidiosis prophylaxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tomal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
+                <w:t xml:space="preserve">Charlotte Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Esselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Moalic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, INRAE, ANSES, CTCPA, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">7. International Conference on Poultry Intestinal Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Cartagena de Indias, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04082367v1</w:t>
+                <w:t xml:space="preserve">hal-04136895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des parasites protozoaires Eimeria spp. comme modèles d’étude de l’inactivation des oocystes de Toxoplasma gondii</w:t>
               </w:r>
@@ -4402,51 +4402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro evaluation of plant extracts to control the chicken coccidium &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; or to support anticoccidial vaccines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tomal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6090,51 +6090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Thomas-Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chachoua Yazid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6758,51 +6758,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="775C3AF1"/>
+    <w:nsid w:val="572A2B25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6989,51 +6989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-reperant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2485-1603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224199536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1358145909967127020577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05498832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delsart Maxime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;p&#233;rant Jean-Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chantal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudin &#201;douard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da- Costa Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05387569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Augendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2025.109049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04803099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Nicolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Barbara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaga Radu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04568350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delsart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Benoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boudin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Da-Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.04.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04360240v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Avi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7558" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03738336v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/21-126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03471392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Thomas-H&#233;naff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bihannic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2021031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04455838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rotolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Snyder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Imai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/21-17" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01702390v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724619v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Naciri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Crespin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2011.606798" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360305v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-31" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bichet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sanaa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorchies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iochmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sagodira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Mevelec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Williams" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bushell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Doy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Morgan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706617v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Mancassola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chartier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902230v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Arnault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naciri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706624v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tilley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bout" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709561v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Canivez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quinque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710230v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buzoni-Gatel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chardes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotty" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arnault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yvore" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708822v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Bout" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089431v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05405902v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Boudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446370v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ottmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Brejon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171276v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zenner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Froment" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimania Benabed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Callait-Cardinal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tomal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Esselin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ripoll" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Moalic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Attia El Hili" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Raybaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082367v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabella Djouhra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bertin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126110v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750337v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816005v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Legros" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Monvoisin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Neau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04935100v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04548333v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04548363v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rouxel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Avouac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383298v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383283v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082612v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Dufay-Lefort" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126144v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082716v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chachoua Yazid" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383383v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Kerouanton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souquiere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840387v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couilleau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dennery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849556v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-reperant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2485-1603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224199536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1358145909967127020577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05498832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delsart Maxime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;p&#233;rant Jean-Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chantal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudin &#201;douard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da- Costa Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05387569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Augendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2025.109049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04803099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Nicolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Barbara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaga Radu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04568350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delsart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Benoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boudin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Da-Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.04.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04360240v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Avi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7558" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03738336v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/21-126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03471392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Thomas-H&#233;naff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bihannic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2021031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04455838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rotolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Snyder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Imai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/21-17" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01702390v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724619v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Naciri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Crespin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2011.606798" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360305v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-31" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bichet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sanaa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorchies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iochmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sagodira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Mevelec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Williams" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bushell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Doy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Morgan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706617v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Mancassola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chartier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902230v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Arnault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naciri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706624v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tilley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bout" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709561v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Canivez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quinque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699748v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yvore" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703719v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arnault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710230v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buzoni-Gatel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chardes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotty" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708822v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Bout" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089431v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05405902v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Boudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446370v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ottmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Brejon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171276v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zenner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Froment" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimania Benabed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Callait-Cardinal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tomal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Esselin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ripoll" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Moalic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Attia El Hili" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Raybaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabella Djouhra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bertin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126110v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750337v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816005v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Legros" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Monvoisin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Neau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04935100v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04548333v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04548363v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rouxel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Avouac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383298v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383283v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082612v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Dufay-Lefort" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126144v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082716v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chachoua Yazid" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383383v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Kerouanton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souquiere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840387v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couilleau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dennery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849556v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>