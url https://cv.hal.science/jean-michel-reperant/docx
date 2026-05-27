--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -2634,165 +2634,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of humoral immune response in chickens after inoculation with Cryptosporidium baileyi or Cryptosporidium parvum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Mancassola</w:t>
+                <w:t xml:space="preserve">La toxoplasmose, un problème d'actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buzoni-Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cotty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 38 (4), pp.832-838</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26, pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699748v1</w:t>
+                <w:t xml:space="preserve">hal-02710230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humoral antibody response and oocyst shedding after experimental infection of histocompatible newborn and weaned piglets with Cryptosporidium parvum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2807,182 +2824,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 25 (4), pp.371-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La toxoplasmose, un problème d'actualité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Chardes</w:t>
+                <w:t xml:space="preserve">Analysis of humoral immune response in chickens after inoculation with Cryptosporidium baileyi or Cryptosporidium parvum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Mancassola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cotty</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Yvore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 26, pp.57-64</w:t>
+              <w:t xml:space="preserve">Avian diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 38 (4), pp.832-838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710230v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunological characterization of a 17-kDa antigen from Cryptosporidium parvum recognized early by mucosal IgA antibodies</w:t>
               </w:r>
@@ -2994,51 +2994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.T. Bout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6045,277 +6045,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04082701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’impact de vaccins anticoccidiens sur les performances des poulets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salmonella and parasites in French alternative pig farms: first results in 65 herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chachoua Yazid</w:t>
+                <w:t xml:space="preserve">Annaelle Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Souquiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours (France), France. 2022</w:t>
+              <w:t xml:space="preserve">20th congress of the International Society for Animal Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04082716v1</w:t>
+                <w:t xml:space="preserve">hal-04383383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonella and parasites in French alternative pig farms: first results in 65 herds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de l’impact de vaccins anticoccidiens sur les performances des poulets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Répérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Denis</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Thomas-Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Souquiere</w:t>
+                <w:t xml:space="preserve">Chachoua Yazid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th congress of the International Society for Animal Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Berlin, France</w:t>
+              <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours (France), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383383v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04082716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de vaccination génique contre la cryptosporidiose à l'aide d'un gène codant pour un antigène de 15kDa de Cryptosporidium parvum</w:t>
               </w:r>
@@ -6758,51 +6758,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="572A2B25"/>
+    <w:nsid w:val="0F4DB4E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6989,51 +6989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-reperant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2485-1603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224199536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1358145909967127020577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05498832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delsart Maxime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;p&#233;rant Jean-Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chantal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudin &#201;douard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da- Costa Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05387569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Augendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2025.109049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04803099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Nicolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Barbara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaga Radu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04568350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delsart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Benoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boudin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Da-Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.04.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04360240v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Avi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7558" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03738336v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/21-126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03471392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Thomas-H&#233;naff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bihannic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2021031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04455838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rotolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Snyder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Imai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/21-17" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01702390v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724619v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Naciri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Crespin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2011.606798" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360305v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-31" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bichet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sanaa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorchies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iochmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sagodira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Mevelec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Williams" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bushell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Doy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Morgan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706617v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Mancassola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chartier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902230v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Arnault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naciri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706624v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tilley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bout" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709561v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Canivez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quinque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699748v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yvore" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703719v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arnault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710230v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buzoni-Gatel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chardes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotty" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708822v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Bout" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089431v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05405902v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Boudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446370v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ottmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Brejon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171276v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zenner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Froment" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimania Benabed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Callait-Cardinal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tomal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Esselin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ripoll" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Moalic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Attia El Hili" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Raybaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabella Djouhra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bertin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126110v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750337v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816005v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Legros" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Monvoisin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Neau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04935100v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04548333v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04548363v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rouxel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Avouac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383298v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383283v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082612v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Dufay-Lefort" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126144v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082716v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chachoua Yazid" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383383v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Kerouanton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souquiere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840387v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couilleau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dennery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849556v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-reperant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2485-1603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224199536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1358145909967127020577" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05498832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delsart Maxime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;p&#233;rant Jean-Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chantal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudin &#201;douard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da- Costa Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05387569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Augendre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Escotte-Binet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2025.109049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04803099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Nicolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Barbara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaga Radu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04568350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delsart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Benoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boudin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Da-Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2024.04.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04360240v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Avi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7558" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-03738336v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/21-126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03471392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Thomas-H&#233;naff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bihannic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eterradossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2021031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04455838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rotolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Snyder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Imai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/21-17" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rom&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01702390v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724619v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Naciri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Crespin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2011.606798" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360305v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-31" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bichet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sanaa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorchies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iochmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sagodira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Mevelec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686787v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Williams" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bushell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Doy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Morgan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706617v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Mancassola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chartier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902230v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Arnault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naciri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706624v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tilley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bout" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709561v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Canivez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quinque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710230v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buzoni-Gatel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chardes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotty" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arnault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yvore" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708822v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Bout" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089431v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05405902v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Boudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446370v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ottmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Brejon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171276v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zenner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Froment" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimania Benabed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Callait-Cardinal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tomal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Esselin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ripoll" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Moalic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Attia El Hili" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Raybaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabella Djouhra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bertin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03380604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737906v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126110v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750337v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816005v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Legros" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Monvoisin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Neau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04935100v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04548333v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04548363v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rouxel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Avouac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383298v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383283v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082612v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Dufay-Lefort" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126144v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383383v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Kerouanton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souquiere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082716v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chachoua Yazid" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840387v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Brame" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couilleau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dennery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849556v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>