--- v0 (2026-03-29)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.05802047782px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Michel ROUX </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur et Professeur des universités en Urbanisme et Aménagement à l’Institut d’Aménagement, de Tourisme & d’Urbanisme de l’Université Bordeaux Montaigne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-michel-roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9182-2901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">027113671</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Institut d’Aménagement, de Tourisme & d’Urbanisme de l’Université Bordeaux Montaigne (UBM) et chercheur à PASSAGES, laboratoire de sciences humaines et sociales (UMR 5319 du CNRS, de l’UBM, de l’Université de Bordeaux et de l’École nationale supérieure d’architecture et de paysage de Bordeaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’enseigne l’urbanisme en cours magistral et atelier depuis la licence 1 jusqu’au master 2, tant en français qu’en anglais. Lors de mon passage à l’Université Grenoble Alpes (1997-2023), j’ai dirigé deux masters, l’un en alternance (UPU: Urbanisme et Projet Urbain) et l’autre en anglais (Erasmus mundus Urbano) et dirigé l’Institut d’Urbanisme de Grenoble avant de prendre la direction adjointe du Pôle &amp;quot;Sciences Sociales&amp;quot; de l’Université. A l’UBM, je suis responsable du Master en apprentissage USPMO (Urbanisme : Stratégie, Projet et Maîtrise d'Ouvrage). Mes thématiques de recherche portent sur les rapports stade-ville, la morphologie urbaine, l’histoire de l’enseignement de l’urbanisme, la coopération internationale en urbanisme, la ville inclusive et le projet urbain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, urbaniste praticien OPQU (urbaniste qualifié, certificat n°347 de l’Office Professionnel de Qualification des Urbanistes), membre du collectif BazarUrbain, lauréat du Palmarès des Jeunes Urbanistes 2007.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers internationaux d’urbanisme, prisme et creuset d’une discipline. Grenoble 1969-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Sorbonne Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03899416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stadium postcard. Publishing, circulation, collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0172-4029-2025-1-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisme grenoblois à l'épreuve des Jeux Olympiques : temporalités, récits et mémoires d'une grande transformation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pierre et l'écrit : Évocations / Patrimoines de l'Isère : environnement, culture, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Grenoble 1968, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01963602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanités et conquête de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles données, paroles rendues : la fabrique de la ville à l'épreuve des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vies des villes, trimestriel de l'architecture et de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de &amp;quot; grand stade &amp;quot; et aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 148, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer de posture face au « grand territoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Seigneuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techni.Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecouter le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement. Ambiente e Territorio in Valle d'Aosta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le double visage de l'urbanisme anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traits Urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'écoute des habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement. Ambiente e Territorio in Valle d'Aosta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un quartier en projet(s). La colline du Crêt-de-Roch (Saint-Etienne, Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alinéa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.145-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Isaure Perrier. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2025, 978-2-348-08945-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05238718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stade d’après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Rodrigues de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiane Rose de Siqueira Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elson Manoel Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9 p., 2020, Le virus de la Recherche, Alain Faure, 978‑2‑7061‑4887‑3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble & Sfax. Prise au mot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Roux. Les Éditions de l’Atelier de Tissage, 68 p., 2018, 978-2-9565409-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02058138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiens 2030 - Le quotidien en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marzloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ait Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Tixier (dir.). </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BazarUrbain éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 490 p., 2013, ISBN 978-2-9545249-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagine une ville toute accessible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Beaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Buissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Durochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gemmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGEFIPH, pp.114, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pied du Mont Rose, vivre la Haute Vallée du Lys.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BazarUrbain, pp.231, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hem. Les Hauts-Champs. La fabrique d'un quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Roux (dir.); Nicolas Tixier (dir.). </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BazarUrbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stade Geoffroy-Guichard. Un club, un public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Étienne : Ville de Saint-Étienne, pp.67, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (re)qualification des territoires dans les projets négociés : une compétence en émergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Gaillard, B. Manzoni et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genève à l'épreuve de la durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Braillard Architectes, pp.285-295, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison et la barre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Backouche, Fabrice Ripoll, Sylvie Tissot et Vincent Veschambre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dimension spatiale des inégalités. Regards croisés des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.319-329, 2011, Géographie sociale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison contre la barre. Le quartier des Hauts-Champs à Hem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paulette Duarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les démolitions dans les projets de renouvellement urbain. Représentations, légitimités et traductions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.24-59, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(re)Composer un quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roux J.-M., Tixier N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hem. Les Hauts-Champs : la fabrique d'un quartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BazarUrbain, pp.62-100, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes européennes contemporaines en projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cogato Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echelles et temporalités des projets urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Michel Place, pp.73-95, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning Core Competency. The case of APERAU Internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACSP (Association of Collegiate Schools of Planning), Oct 2025, Minneapolis ( Virtual ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching through international cooperation: ethical and pedagogical issues of temporality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU Paris 2022 Time for Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambiance des stades. Les organisateurs de spectacle face aux innovations des supporteurs. Le cas de la vuvuzela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. pp.963-968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation situation: an alternative mode of action for territorial intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ramirez Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers AAG Annual Meeting; Session: Experimental Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ & On Line. Dispositifs présentiels et numériques pour une expertise partagée dans la ville ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque du réseau OPDE. 23 et 24 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Yverdon-les-bains, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French office for the qualification of professional planners: the OPQU in questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The French office for the qualification of professional planners: the OPQU in questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l'Atelier 2 - &amp;quot; Accessibilité, Urbanisme et Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de l'Atelier 2 - " Accessibilité, Urbanisme et Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Grenoble, France. pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INOVACCESS : assurer la continuité de l'accessibilité de la cité à l'entreprise...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOVACCESS : assurer la continuité de l'accessibilité de la cité à l'entreprise..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Grenoble, France. pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature(s) en ville.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Delabarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature(s) en ville. Enjeu de projet, enjeu de gestion, enjeu social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densité et projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Densité et projet urbain. Eléments de perspective historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Annemasse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le projet par l'atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Zepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Perrin-Bensahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner le projet par l'atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kaslik, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et le logement face aux défis de la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et le logement face aux défis de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Liévin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et le logement face aux défis de la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et le logement face aux défis de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban management professionals and participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban management professionals and participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Birmingham, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégastructure, grille et ville linéaire. Trois figures de l'habiter en périphérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégastructure, grille et ville linéaire. Trois figures de l'habiter en périphérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance des stades.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ambiance des stades. Un enjeu économique pour un club, un équipement, une collectivité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen's words are not just idle talk: collecting stories for giving ground to the project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership in Architectural Research, between academia and the profession, ARCC (the Architectural Research Centers Consortium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, San Antonio, United States. pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance des stades de football.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ambiance des stades de football. Un enjeu de projet ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship at Grenoble Institute of Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship at Grenoble Institute of Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stade et la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le stade et la ville. Lecture croisée de deux technocosmes à travers l'exemple de la région Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coupe d'ambiance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coupe d'ambiance. Essai d'application au projet urbain. Le cas des ordures ménagères de l'Arlequin de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension ambiantale des stades de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dimension ambiantale des stades de football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florianopolis, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Motte-Servolex. Quels dispositifs de copilotage ville et constructeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bâtiment &amp; aménagement durables en Rhône-Alpes. Etat de l'art et stratégies vers le Facteur 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison et la barre. Antagonismes et complémentarités des formes d'habiter dans un quartier d'habitat social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres du logement : Le logement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Marseille, France. pp.259-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels dispositifs de copilotage ville/constructeurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et constructeurs, vers un copilotage de la qualité environnementale des bâtiments ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les berges. Réflexion sur les outils du projet à grande échelle. Conclusions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme interdisciplinaire de recherche L'architecture de la grande échelle, séminaire de coordination scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison et la barre. Antagonismes et complémentarités des formes d'habiter dans un quartier d'habitat social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontres du logement. Le logement social.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, France. pp. 259-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does industrial city exists? The case study of the silk industry in Saint-Étienne & Macclesfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au séminaire de l'Urban Morphology Research Group, School of Geography and Environmental Sciences, University of Birmingham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parole aux actes. De l'usage et de l'intérêt de la parole habitante dans le projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales des pratiques socioculturelles de l'architecture, Pixel-Didattica : Friche Belle-de-Mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les berges. Réflexion sur les outils du projet à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Seigneuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme interdisciplinaire de recherche L'architecture de la grande échelle, séminaire de coordination scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runninghami. Concept design de protections acoustiques pour les voies rapides du Sud-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence débat, Biennale Internationale Design de Saint-Étienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience sensible du match de football. Le stade Geoffroy-Guichard et ses publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence inaugurale de l'exposition L'ASSE : un club, notre patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densité et projet urbain dans les quartiers d'habitat social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication présentée lors du Colloque Urba +, Denses cités. La densité peut-elle enrayer l'étalement urbain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience sensible du match de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Institut d'Étude et de Recherche sur le Patrimoine (Université de Saint-Étienne), Football et sociétés autour de l'AS Saint-Étienne, mythe ou réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au risque de l'espace sensible. Parcourir pour projeter - expérience commune et enjeux urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de Place Publique - Festival international de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival international de la Ville - Créteil, Sep 2002, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques architecturales émergentes, méconnues ou atypiques et besoins en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Aristide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouysse-Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École nationale supérieure d'architecture de Paris La Villette; Réseau Activités et Métiers de l'Architecture et de l'Urbanisme (France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisation : Rive-de-Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Institut d'Urbanisme de Grenoble - université Pierre Mendès France Grenoble 2. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic : Rive-de-Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Institut d'Urbanisme de Grenoble - université Pierre Mendès France Grenoble 2. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d'expertise du projet Inovaccess 2013 Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Cognat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la nature en ville.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Delabarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d'expertise du projet Inovaccess 2013 Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d'expertise du projet Inovaccess 2013 Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Liard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pacte - Université Grenoble Alpes. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mégastructure au risque de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance est dans l'air : la dimension atmosphérique des ambiances architecturales et urbaines dans les approches environnementalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 81, Cresson. 2011, 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégastructure, grille et ville linéaire : trois figures pour projeter la périphérie grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melemis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AGE-2009-ROU, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Plan Urbanisme Construction Architecture (PUCA); Institut d’Urbanisme de Grenoble / UMR PACTE / Laboratoire Territoires. 2010, 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations, légitimités et traductions des démolitions-reconstructions dans les projets de renouvellement urbain de quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Seigneuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUCA. 2008, pp.166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un stade dans la ville. L'analyse des ambiances et publics d'un stade de football. Le cas de Geoffroy -Guichard à Saint-Étienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnand M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ville de Saint-Etienne - Archives municipales; Ville de Saint-Etienne - Unité "Ville d'art et d'histoire". 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tisser les Franges. Des projets pour l'action : pré-étude urbaine - Ville de Hem - Quartiers Hauts Champs - Longchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grand Projet de Ville de la municipalité de Hem; BazarUrbain. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perles en poches. Imaginer Rive-de-Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadwood versus La petite maison dans la prairie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les outils du projet à grande échelle &amp;quot;habiter les berges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Seigneuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00378468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.05802047782px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Michel ROUX </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur et Professeur des universités en Urbanisme et Aménagement à l’Institut d’Aménagement, de Tourisme & d’Urbanisme de l’Université Bordeaux Montaigne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-michel-roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9182-2901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">027113671</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Institut d’Aménagement, de Tourisme & d’Urbanisme de l’Université Bordeaux Montaigne (UBM) et chercheur à PASSAGES, laboratoire de sciences humaines et sociales (UMR 5319 du CNRS, de l’UBM, de l’Université de Bordeaux et de l’École nationale supérieure d’architecture et de paysage de Bordeaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’enseigne l’urbanisme en cours magistral et atelier depuis la licence 1 jusqu’au master 2, tant en français qu’en anglais. Lors de mon passage à l’Université Grenoble Alpes (1997-2023), j’ai dirigé deux masters, l’un en alternance (UPU: Urbanisme et Projet Urbain) et l’autre en anglais (Erasmus mundus Urbano) et dirigé l’Institut d’Urbanisme de Grenoble avant de prendre la direction adjointe du Pôle &amp;quot;Sciences Sociales&amp;quot; de l’Université. A l’UBM, je suis responsable du Master en apprentissage USPMO (Urbanisme : Stratégie, Projet et Maîtrise d'Ouvrage). Mes thématiques de recherche portent sur les rapports stade-ville, la morphologie urbaine, l’histoire de l’enseignement de l’urbanisme, la coopération internationale en urbanisme, la ville inclusive et le projet urbain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, urbaniste praticien OPQU (urbaniste qualifié, certificat n°347 de l’Office Professionnel de Qualification des Urbanistes), membre du collectif BazarUrbain, lauréat du Palmarès des Jeunes Urbanistes 2007.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers internationaux d’urbanisme, prisme et creuset d’une discipline. Grenoble 1969-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Sorbonne Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03899416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stadium postcard. Publishing, circulation, collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0172-4029-2025-1-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps change-t-il quelque chose à l’affaire? Réflexions sur une expérience d’ateliers de coopération internationale en urbanisme (2012-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12sur⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groundhopping, une nouvelle forme de tourisme sportif. Une analyse à partir du cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Bouhaouala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tourisme territoire et société, 41 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05574983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisme grenoblois à l'épreuve des Jeux Olympiques : temporalités, récits et mémoires d'une grande transformation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pierre et l'écrit : Évocations / Patrimoines de l'Isère : environnement, culture, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Grenoble 1968, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01963602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles données, paroles rendues : la fabrique de la ville à l'épreuve des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vies des villes, trimestriel de l'architecture et de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanités et conquête de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de &amp;quot; grand stade &amp;quot; et aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 148, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer de posture face au « grand territoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Seigneuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techni.Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecouter le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement. Ambiente e Territorio in Valle d'Aosta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le double visage de l'urbanisme anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traits Urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'écoute des habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement. Ambiente e Territorio in Valle d'Aosta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un quartier en projet(s). La colline du Crêt-de-Roch (Saint-Etienne, Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alinéa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.145-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Isaure Perrier. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2025, 978-2-348-08945-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05238718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stade d’après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Rodrigues de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiane Rose de Siqueira Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elson Manoel Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9 p., 2020, Le virus de la Recherche, Alain Faure, 978‑2‑7061‑4887‑3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble & Sfax. Prise au mot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Roux. Les Éditions de l’Atelier de Tissage, 68 p., 2018, 978-2-9565409-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02058138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiens 2030 - Le quotidien en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marzloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ait Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Tixier (dir.). </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BazarUrbain éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 490 p., 2013, ISBN 978-2-9545249-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagine une ville toute accessible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Beaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Buissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Durochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gemmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGEFIPH, pp.114, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pied du Mont Rose, vivre la Haute Vallée du Lys.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BazarUrbain, pp.231, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hem. Les Hauts-Champs. La fabrique d'un quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Roux (dir.); Nicolas Tixier (dir.). </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BazarUrbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stade Geoffroy-Guichard. Un club, un public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Étienne : Ville de Saint-Étienne, pp.67, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (re)qualification des territoires dans les projets négociés : une compétence en émergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Gaillard, B. Manzoni et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genève à l'épreuve de la durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Braillard Architectes, pp.285-295, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison et la barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Backouche; Fabrice Ripoll; Sylvie Tissot; Vincent Veschambre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dimension spatiale des inégalités. Regards croisés des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.319-329, 2011, Géographie sociale, 978-2-7535-1437-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison contre la barre. Le quartier des Hauts-Champs à Hem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paulette Duarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les démolitions dans les projets de renouvellement urbain. Représentations, légitimités et traductions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.24-59, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(re)Composer un quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roux J.-M., Tixier N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hem. Les Hauts-Champs : la fabrique d'un quartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BazarUrbain, pp.62-100, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes européennes contemporaines en projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cogato Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echelles et temporalités des projets urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Michel Place, pp.73-95, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning Core Competency. The case of APERAU Internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACSP (Association of Collegiate Schools of Planning), Oct 2025, Minneapolis ( Virtual ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching through international cooperation: ethical and pedagogical issues of temporality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU Paris 2022 Time for Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambiance des stades. Les organisateurs de spectacle face aux innovations des supporteurs. Le cas de la vuvuzela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. pp.963-968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation situation: an alternative mode of action for territorial intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ramirez Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers AAG Annual Meeting; Session: Experimental Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ & On Line. Dispositifs présentiels et numériques pour une expertise partagée dans la ville ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque du réseau OPDE. 23 et 24 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Yverdon-les-bains, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French office for the qualification of professional planners: the OPQU in questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The French office for the qualification of professional planners: the OPQU in questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l'Atelier 2 - &amp;quot; Accessibilité, Urbanisme et Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de l'Atelier 2 - " Accessibilité, Urbanisme et Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Grenoble, France. pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INOVACCESS : assurer la continuité de l'accessibilité de la cité à l'entreprise...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOVACCESS : assurer la continuité de l'accessibilité de la cité à l'entreprise..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Grenoble, France. pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le projet par l'atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Zepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Perrin-Bensahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner le projet par l'atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kaslik, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densité et projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Densité et projet urbain. Eléments de perspective historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Annemasse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature(s) en ville.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Delabarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature(s) en ville. Enjeu de projet, enjeu de gestion, enjeu social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et le logement face aux défis de la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et le logement face aux défis de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Liévin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et le logement face aux défis de la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et le logement face aux défis de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban management professionals and participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban management professionals and participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Birmingham, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégastructure, grille et ville linéaire. Trois figures de l'habiter en périphérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégastructure, grille et ville linéaire. Trois figures de l'habiter en périphérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance des stades.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ambiance des stades. Un enjeu économique pour un club, un équipement, une collectivité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen's words are not just idle talk: collecting stories for giving ground to the project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership in Architectural Research, between academia and the profession, ARCC (the Architectural Research Centers Consortium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, San Antonio, United States. pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship at Grenoble Institute of Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship at Grenoble Institute of Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance des stades de football.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ambiance des stades de football. Un enjeu de projet ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stade et la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le stade et la ville. Lecture croisée de deux technocosmes à travers l'exemple de la région Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension ambiantale des stades de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dimension ambiantale des stades de football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florianopolis, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coupe d'ambiance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coupe d'ambiance. Essai d'application au projet urbain. Le cas des ordures ménagères de l'Arlequin de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les berges. Réflexion sur les outils du projet à grande échelle. Conclusions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme interdisciplinaire de recherche L'architecture de la grande échelle, séminaire de coordination scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison et la barre. Antagonismes et complémentarités des formes d'habiter dans un quartier d'habitat social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontres du logement. Le logement social.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, France. pp. 259-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels dispositifs de copilotage ville/constructeurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et constructeurs, vers un copilotage de la qualité environnementale des bâtiments ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Motte-Servolex. Quels dispositifs de copilotage ville et constructeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bâtiment &amp; aménagement durables en Rhône-Alpes. Etat de l'art et stratégies vers le Facteur 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison et la barre. Antagonismes et complémentarités des formes d'habiter dans un quartier d'habitat social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres du logement : Le logement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Marseille, France. pp.259-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does industrial city exists? The case study of the silk industry in Saint-Étienne & Macclesfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au séminaire de l'Urban Morphology Research Group, School of Geography and Environmental Sciences, University of Birmingham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parole aux actes. De l'usage et de l'intérêt de la parole habitante dans le projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales des pratiques socioculturelles de l'architecture, Pixel-Didattica : Friche Belle-de-Mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les berges. Réflexion sur les outils du projet à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Seigneuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme interdisciplinaire de recherche L'architecture de la grande échelle, séminaire de coordination scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience sensible du match de football. Le stade Geoffroy-Guichard et ses publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence inaugurale de l'exposition L'ASSE : un club, notre patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densité et projet urbain dans les quartiers d'habitat social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication présentée lors du Colloque Urba +, Denses cités. La densité peut-elle enrayer l'étalement urbain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience sensible du match de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Institut d'Étude et de Recherche sur le Patrimoine (Université de Saint-Étienne), Football et sociétés autour de l'AS Saint-Étienne, mythe ou réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runninghami. Concept design de protections acoustiques pour les voies rapides du Sud-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence débat, Biennale Internationale Design de Saint-Étienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au risque de l'espace sensible. Parcourir pour projeter - expérience commune et enjeux urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de Place Publique - Festival international de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival international de la Ville - Créteil, Sep 2002, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques architecturales émergentes, méconnues ou atypiques et besoins en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Aristide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouysse-Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École nationale supérieure d'architecture de Paris La Villette; Réseau Activités et Métiers de l'Architecture et de l'Urbanisme (France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic : Rive-de-Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Institut d'Urbanisme de Grenoble - université Pierre Mendès France Grenoble 2. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisation : Rive-de-Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Institut d'Urbanisme de Grenoble - université Pierre Mendès France Grenoble 2. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d'expertise du projet Inovaccess 2013 Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Cognat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d'expertise du projet Inovaccess 2013 Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d'expertise du projet Inovaccess 2013 Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Liard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pacte - Université Grenoble Alpes. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la nature en ville.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Delabarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mégastructure au risque de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance est dans l'air : la dimension atmosphérique des ambiances architecturales et urbaines dans les approches environnementalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 81, Cresson. 2011, 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégastructure, grille et ville linéaire : trois figures pour projeter la périphérie grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melemis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AGE-2009-ROU, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Plan Urbanisme Construction Architecture (PUCA); Institut d’Urbanisme de Grenoble / UMR PACTE / Laboratoire Territoires. 2010, 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations, légitimités et traductions des démolitions-reconstructions dans les projets de renouvellement urbain de quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Seigneuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUCA. 2008, pp.166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un stade dans la ville. L'analyse des ambiances et publics d'un stade de football. Le cas de Geoffroy -Guichard à Saint-Étienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnand M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ville de Saint-Etienne - Archives municipales; Ville de Saint-Etienne - Unité "Ville d'art et d'histoire". 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tisser les Franges. Des projets pour l'action : pré-étude urbaine - Ville de Hem - Quartiers Hauts Champs - Longchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grand Projet de Ville de la municipalité de Hem; BazarUrbain. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perles en poches. Imaginer Rive-de-Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadwood versus La petite maison dans la prairie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les outils du projet à grande échelle &amp;quot;habiter les berges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Seigneuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00378468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56111CF2"/>
+    <w:nsid w:val="C96B869B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9182-2901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027113671" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03899416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566114v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Sonntag" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2025-1-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963602v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373980v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135122v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sadoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_grenoble-9782348089251" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rodrigues de Melo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Rose de Siqueira Duarte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elson Manoel Pereira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1826/9782706148873/le-stade-d-apres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Abdin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Baklouti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Beaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Buissier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Durochat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gemmani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395082v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/hem-les-hauts-champs-la-fabrique-dun-quartier/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Sanquer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charbonnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981614v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975510v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cogato Lanza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuaillat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414160v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619776v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ramirez Cobo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Kali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619780v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981474v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Delabarre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981476v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981494v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Perrin-Bensahel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981497v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981515v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981517v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981527v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981519v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981528v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981530v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395091v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389336v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395071v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395072v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395074v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395076v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395077v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395081v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221628v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Matteudi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221592v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Liard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Cognat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981599v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981407v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981415v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975518v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816862v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melemis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Andres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545544v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnand M." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596751v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395089v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378468v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9182-2901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027113671" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03899416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566114v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Sonntag" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2025-1-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573466v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574983v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rodrigues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bouhaouala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sadoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395083v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_grenoble-9782348089251" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rodrigues de Melo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Rose de Siqueira Duarte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elson Manoel Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1826/9782706148873/le-stade-d-apres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058138v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Abdin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Baklouti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Beaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Buissier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Durochat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gemmani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395082v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/hem-les-hauts-champs-la-fabrique-dun-quartier/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Sanquer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charbonnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981606v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981614v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975504v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975510v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cogato Lanza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566014v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuaillat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ramirez Cobo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Kali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619780v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981474v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981647v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981494v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Perrin-Bensahel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981619v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Delabarre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981497v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981517v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981522v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981527v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981519v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981530v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395072v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395079v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395081v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599498v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663160v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221592v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Matteudi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221628v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Liard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Cognat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981415v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981599v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816862v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melemis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371855v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Andres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545544v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnand M." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596751v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395089v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>