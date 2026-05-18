--- v1 (2026-04-24)
+++ v2 (2026-05-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.05802047782px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Michel ROUX </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur et Professeur des universités en Urbanisme et Aménagement à l’Institut d’Aménagement, de Tourisme & d’Urbanisme de l’Université Bordeaux Montaigne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-michel-roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9182-2901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">027113671</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Institut d’Aménagement, de Tourisme & d’Urbanisme de l’Université Bordeaux Montaigne (UBM) et chercheur à PASSAGES, laboratoire de sciences humaines et sociales (UMR 5319 du CNRS, de l’UBM, de l’Université de Bordeaux et de l’École nationale supérieure d’architecture et de paysage de Bordeaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’enseigne l’urbanisme en cours magistral et atelier depuis la licence 1 jusqu’au master 2, tant en français qu’en anglais. Lors de mon passage à l’Université Grenoble Alpes (1997-2023), j’ai dirigé deux masters, l’un en alternance (UPU: Urbanisme et Projet Urbain) et l’autre en anglais (Erasmus mundus Urbano) et dirigé l’Institut d’Urbanisme de Grenoble avant de prendre la direction adjointe du Pôle &amp;quot;Sciences Sociales&amp;quot; de l’Université. A l’UBM, je suis responsable du Master en apprentissage USPMO (Urbanisme : Stratégie, Projet et Maîtrise d'Ouvrage). Mes thématiques de recherche portent sur les rapports stade-ville, la morphologie urbaine, l’histoire de l’enseignement de l’urbanisme, la coopération internationale en urbanisme, la ville inclusive et le projet urbain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, urbaniste praticien OPQU (urbaniste qualifié, certificat n°347 de l’Office Professionnel de Qualification des Urbanistes), membre du collectif BazarUrbain, lauréat du Palmarès des Jeunes Urbanistes 2007.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers internationaux d’urbanisme, prisme et creuset d’une discipline. Grenoble 1969-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Sorbonne Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03899416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stadium postcard. Publishing, circulation, collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0172-4029-2025-1-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps change-t-il quelque chose à l’affaire? Réflexions sur une expérience d’ateliers de coopération internationale en urbanisme (2012-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12sur⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groundhopping, une nouvelle forme de tourisme sportif. Une analyse à partir du cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Bouhaouala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tourisme territoire et société, 41 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05574983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisme grenoblois à l'épreuve des Jeux Olympiques : temporalités, récits et mémoires d'une grande transformation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pierre et l'écrit : Évocations / Patrimoines de l'Isère : environnement, culture, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Grenoble 1968, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01963602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles données, paroles rendues : la fabrique de la ville à l'épreuve des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vies des villes, trimestriel de l'architecture et de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanités et conquête de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de &amp;quot; grand stade &amp;quot; et aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 148, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer de posture face au « grand territoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Seigneuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techni.Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecouter le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement. Ambiente e Territorio in Valle d'Aosta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le double visage de l'urbanisme anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traits Urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'écoute des habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement. Ambiente e Territorio in Valle d'Aosta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un quartier en projet(s). La colline du Crêt-de-Roch (Saint-Etienne, Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alinéa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.145-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Isaure Perrier. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2025, 978-2-348-08945-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05238718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stade d’après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Rodrigues de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiane Rose de Siqueira Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elson Manoel Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9 p., 2020, Le virus de la Recherche, Alain Faure, 978‑2‑7061‑4887‑3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble & Sfax. Prise au mot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Roux. Les Éditions de l’Atelier de Tissage, 68 p., 2018, 978-2-9565409-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02058138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiens 2030 - Le quotidien en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marzloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ait Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Tixier (dir.). </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BazarUrbain éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 490 p., 2013, ISBN 978-2-9545249-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagine une ville toute accessible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Beaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Buissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Durochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gemmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGEFIPH, pp.114, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pied du Mont Rose, vivre la Haute Vallée du Lys.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BazarUrbain, pp.231, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hem. Les Hauts-Champs. La fabrique d'un quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Roux (dir.); Nicolas Tixier (dir.). </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BazarUrbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stade Geoffroy-Guichard. Un club, un public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Étienne : Ville de Saint-Étienne, pp.67, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (re)qualification des territoires dans les projets négociés : une compétence en émergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Gaillard, B. Manzoni et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genève à l'épreuve de la durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Braillard Architectes, pp.285-295, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison et la barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Backouche; Fabrice Ripoll; Sylvie Tissot; Vincent Veschambre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dimension spatiale des inégalités. Regards croisés des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.319-329, 2011, Géographie sociale, 978-2-7535-1437-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison contre la barre. Le quartier des Hauts-Champs à Hem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paulette Duarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les démolitions dans les projets de renouvellement urbain. Représentations, légitimités et traductions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.24-59, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(re)Composer un quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roux J.-M., Tixier N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hem. Les Hauts-Champs : la fabrique d'un quartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BazarUrbain, pp.62-100, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes européennes contemporaines en projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cogato Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echelles et temporalités des projets urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Michel Place, pp.73-95, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning Core Competency. The case of APERAU Internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACSP (Association of Collegiate Schools of Planning), Oct 2025, Minneapolis ( Virtual ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching through international cooperation: ethical and pedagogical issues of temporality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU Paris 2022 Time for Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambiance des stades. Les organisateurs de spectacle face aux innovations des supporteurs. Le cas de la vuvuzela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. pp.963-968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation situation: an alternative mode of action for territorial intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ramirez Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers AAG Annual Meeting; Session: Experimental Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ & On Line. Dispositifs présentiels et numériques pour une expertise partagée dans la ville ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque du réseau OPDE. 23 et 24 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Yverdon-les-bains, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French office for the qualification of professional planners: the OPQU in questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The French office for the qualification of professional planners: the OPQU in questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l'Atelier 2 - &amp;quot; Accessibilité, Urbanisme et Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de l'Atelier 2 - " Accessibilité, Urbanisme et Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Grenoble, France. pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INOVACCESS : assurer la continuité de l'accessibilité de la cité à l'entreprise...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOVACCESS : assurer la continuité de l'accessibilité de la cité à l'entreprise..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Grenoble, France. pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le projet par l'atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Zepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Perrin-Bensahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner le projet par l'atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kaslik, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densité et projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Densité et projet urbain. Eléments de perspective historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Annemasse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature(s) en ville.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Delabarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature(s) en ville. Enjeu de projet, enjeu de gestion, enjeu social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et le logement face aux défis de la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et le logement face aux défis de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Liévin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et le logement face aux défis de la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et le logement face aux défis de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban management professionals and participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban management professionals and participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Birmingham, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégastructure, grille et ville linéaire. Trois figures de l'habiter en périphérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégastructure, grille et ville linéaire. Trois figures de l'habiter en périphérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance des stades.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ambiance des stades. Un enjeu économique pour un club, un équipement, une collectivité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen's words are not just idle talk: collecting stories for giving ground to the project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership in Architectural Research, between academia and the profession, ARCC (the Architectural Research Centers Consortium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, San Antonio, United States. pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship at Grenoble Institute of Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship at Grenoble Institute of Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance des stades de football.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ambiance des stades de football. Un enjeu de projet ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stade et la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le stade et la ville. Lecture croisée de deux technocosmes à travers l'exemple de la région Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension ambiantale des stades de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dimension ambiantale des stades de football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florianopolis, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coupe d'ambiance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coupe d'ambiance. Essai d'application au projet urbain. Le cas des ordures ménagères de l'Arlequin de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les berges. Réflexion sur les outils du projet à grande échelle. Conclusions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme interdisciplinaire de recherche L'architecture de la grande échelle, séminaire de coordination scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison et la barre. Antagonismes et complémentarités des formes d'habiter dans un quartier d'habitat social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontres du logement. Le logement social.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, France. pp. 259-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels dispositifs de copilotage ville/constructeurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et constructeurs, vers un copilotage de la qualité environnementale des bâtiments ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Motte-Servolex. Quels dispositifs de copilotage ville et constructeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bâtiment &amp; aménagement durables en Rhône-Alpes. Etat de l'art et stratégies vers le Facteur 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison et la barre. Antagonismes et complémentarités des formes d'habiter dans un quartier d'habitat social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres du logement : Le logement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Marseille, France. pp.259-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does industrial city exists? The case study of the silk industry in Saint-Étienne & Macclesfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au séminaire de l'Urban Morphology Research Group, School of Geography and Environmental Sciences, University of Birmingham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parole aux actes. De l'usage et de l'intérêt de la parole habitante dans le projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales des pratiques socioculturelles de l'architecture, Pixel-Didattica : Friche Belle-de-Mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les berges. Réflexion sur les outils du projet à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Seigneuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme interdisciplinaire de recherche L'architecture de la grande échelle, séminaire de coordination scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience sensible du match de football. Le stade Geoffroy-Guichard et ses publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence inaugurale de l'exposition L'ASSE : un club, notre patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densité et projet urbain dans les quartiers d'habitat social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication présentée lors du Colloque Urba +, Denses cités. La densité peut-elle enrayer l'étalement urbain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience sensible du match de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Institut d'Étude et de Recherche sur le Patrimoine (Université de Saint-Étienne), Football et sociétés autour de l'AS Saint-Étienne, mythe ou réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runninghami. Concept design de protections acoustiques pour les voies rapides du Sud-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence débat, Biennale Internationale Design de Saint-Étienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au risque de l'espace sensible. Parcourir pour projeter - expérience commune et enjeux urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de Place Publique - Festival international de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival international de la Ville - Créteil, Sep 2002, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques architecturales émergentes, méconnues ou atypiques et besoins en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Aristide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouysse-Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École nationale supérieure d'architecture de Paris La Villette; Réseau Activités et Métiers de l'Architecture et de l'Urbanisme (France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic : Rive-de-Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Institut d'Urbanisme de Grenoble - université Pierre Mendès France Grenoble 2. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisation : Rive-de-Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Institut d'Urbanisme de Grenoble - université Pierre Mendès France Grenoble 2. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d'expertise du projet Inovaccess 2013 Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Cognat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d'expertise du projet Inovaccess 2013 Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d'expertise du projet Inovaccess 2013 Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Liard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pacte - Université Grenoble Alpes. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la nature en ville.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Delabarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mégastructure au risque de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance est dans l'air : la dimension atmosphérique des ambiances architecturales et urbaines dans les approches environnementalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 81, Cresson. 2011, 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégastructure, grille et ville linéaire : trois figures pour projeter la périphérie grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melemis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AGE-2009-ROU, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Plan Urbanisme Construction Architecture (PUCA); Institut d’Urbanisme de Grenoble / UMR PACTE / Laboratoire Territoires. 2010, 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations, légitimités et traductions des démolitions-reconstructions dans les projets de renouvellement urbain de quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Seigneuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUCA. 2008, pp.166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un stade dans la ville. L'analyse des ambiances et publics d'un stade de football. Le cas de Geoffroy -Guichard à Saint-Étienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnand M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ville de Saint-Etienne - Archives municipales; Ville de Saint-Etienne - Unité "Ville d'art et d'histoire". 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tisser les Franges. Des projets pour l'action : pré-étude urbaine - Ville de Hem - Quartiers Hauts Champs - Longchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grand Projet de Ville de la municipalité de Hem; BazarUrbain. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perles en poches. Imaginer Rive-de-Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadwood versus La petite maison dans la prairie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les outils du projet à grande échelle &amp;quot;habiter les berges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Seigneuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00378468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.05802047782px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Michel ROUX </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur et Professeur des universités en Urbanisme et Aménagement à l’Institut d’Aménagement, de Tourisme & d’Urbanisme de l’Université Bordeaux Montaigne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-michel-roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9182-2901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">027113671</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités en </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Institut d’Aménagement, de Tourisme & d’Urbanisme de l’Université Bordeaux Montaigne (UBM) et chercheur à PASSAGES, laboratoire de sciences humaines et sociales (UMR 5319 du CNRS, de l’UBM, de l’Université de Bordeaux et de l’École nationale supérieure d’architecture et de paysage de Bordeaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’enseigne l’urbanisme en cours magistral et atelier depuis la licence 1 jusqu’au master 2, tant en français qu’en anglais. Lors de mon passage à l’Université Grenoble Alpes (1997-2023), j’ai dirigé deux masters, l’un en alternance (UPU: Urbanisme et Projet Urbain) et l’autre en anglais (Erasmus mundus Urbano) et dirigé l’Institut d’Urbanisme de Grenoble avant de prendre la direction adjointe du Pôle &amp;quot;Sciences Sociales&amp;quot; de l’Université. A l’UBM, je suis responsable du Master en apprentissage USPMO (Urbanisme : Stratégie, Projet et Maîtrise d'Ouvrage). Mes thématiques de recherche portent sur les rapports stade-ville, la morphologie urbaine, l’histoire de l’enseignement de l’urbanisme, la coopération internationale en urbanisme, la ville inclusive et le projet urbain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, urbaniste praticien OPQU (urbaniste qualifié, certificat n°347 de l’Office Professionnel de Qualification des Urbanistes), membre du collectif BazarUrbain, lauréat du Palmarès des Jeunes Urbanistes 2007.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers internationaux d’urbanisme, prisme et creuset d’une discipline. Grenoble 1969-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Sorbonne Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03899416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stadium postcard. Publishing, circulation, collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0172-4029-2025-1-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps change-t-il quelque chose à l’affaire? Réflexions sur une expérience d’ateliers de coopération internationale en urbanisme (2012-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12sur⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groundhopping, une nouvelle forme de tourisme sportif. Une analyse à partir du cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Bouhaouala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tourisme territoire et société, 41 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05574983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisme grenoblois à l'épreuve des Jeux Olympiques : temporalités, récits et mémoires d'une grande transformation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pierre et l'écrit : Évocations / Patrimoines de l'Isère : environnement, culture, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Grenoble 1968, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01963602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles données, paroles rendues : la fabrique de la ville à l'épreuve des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vies des villes, trimestriel de l'architecture et de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanités et conquête de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de &amp;quot; grand stade &amp;quot; et aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 148, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer de posture face au « grand territoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Seigneuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techni.Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecouter le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement. Ambiente e Territorio in Valle d'Aosta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le double visage de l'urbanisme anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traits Urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'écoute des habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement. Ambiente e Territorio in Valle d'Aosta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un quartier en projet(s). La colline du Crêt-de-Roch (Saint-Etienne, Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alinéa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.145-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Aouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Isaure Perrier. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2025, 978-2-348-08945-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05238718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stade d’après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natália Rodrigues de Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiane Rose de Siqueira Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elson Manoel Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9 p., 2020, Le virus de la Recherche, Alain Faure, 978‑2‑7061‑4887‑3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble & Sfax. Prise au mot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naceur Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Roux. Les Éditions de l’Atelier de Tissage, 68 p., 2018, 978-2-9565409-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02058138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiens 2030 - Le quotidien en projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marzloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Ait Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Tixier (dir.). </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BazarUrbain éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 490 p., 2013, ISBN 978-2-9545249-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagine une ville toute accessible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Beaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Buissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Durochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gemmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGEFIPH, pp.114, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pied du Mont Rose, vivre la Haute Vallée du Lys.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BazarUrbain, pp.231, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hem. Les Hauts-Champs. La fabrique d'un quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Roux (dir.); Nicolas Tixier (dir.). </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BazarUrbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stade Geoffroy-Guichard. Un club, un public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Sanquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Étienne : Ville de Saint-Étienne, pp.67, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (re)qualification des territoires dans les projets négociés : une compétence en émergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Gaillard, B. Manzoni et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genève à l'épreuve de la durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Braillard Architectes, pp.285-295, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison et la barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Backouche; Fabrice Ripoll; Sylvie Tissot; Vincent Veschambre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dimension spatiale des inégalités. Regards croisés des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.319-329, 2011, Géographie sociale, 978-2-7535-1437-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison contre la barre. Le quartier des Hauts-Champs à Hem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paulette Duarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les démolitions dans les projets de renouvellement urbain. Représentations, légitimités et traductions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.24-59, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(re)Composer un quartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roux J.-M., Tixier N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hem. Les Hauts-Champs : la fabrique d'un quartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BazarUrbain, pp.62-100, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes européennes contemporaines en projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cogato Lanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echelles et temporalités des projets urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Michel Place, pp.73-95, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning Core Competency. The case of APERAU Internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACSP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACSP (Association of Collegiate Schools of Planning), Oct 2025, Minneapolis ( Virtual ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching through international cooperation: ethical and pedagogical issues of temporality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU Paris 2022 Time for Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambiance des stades. Les organisateurs de spectacle face aux innovations des supporteurs. Le cas de la vuvuzela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. pp.963-968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation situation: an alternative mode of action for territorial intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ramirez Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of American Geographers AAG Annual Meeting; Session: Experimental Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ & On Line. Dispositifs présentiels et numériques pour une expertise partagée dans la ville ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Kali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque du réseau OPDE. 23 et 24 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Yverdon-les-bains, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French office for the qualification of professional planners: the OPQU in questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The French office for the qualification of professional planners: the OPQU in questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de l'Atelier 2 - &amp;quot; Accessibilité, Urbanisme et Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de l'Atelier 2 - " Accessibilité, Urbanisme et Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Grenoble, France. pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INOVACCESS : assurer la continuité de l'accessibilité de la cité à l'entreprise...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOVACCESS : assurer la continuité de l'accessibilité de la cité à l'entreprise..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Grenoble, France. pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le projet par l'atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Zepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Perrin-Bensahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner le projet par l'atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kaslik, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densité et projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Densité et projet urbain. Eléments de perspective historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Annemasse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature(s) en ville.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Delabarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature(s) en ville. Enjeu de projet, enjeu de gestion, enjeu social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et le logement face aux défis de la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et le logement face aux défis de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Liévin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et le logement face aux défis de la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville et le logement face aux défis de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban management professionals and participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban management professionals and participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Birmingham, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégastructure, grille et ville linéaire. Trois figures de l'habiter en périphérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégastructure, grille et ville linéaire. Trois figures de l'habiter en périphérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance des stades.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ambiance des stades. Un enjeu économique pour un club, un équipement, une collectivité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen's words are not just idle talk: collecting stories for giving ground to the project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership in Architectural Research, between academia and the profession, ARCC (the Architectural Research Centers Consortium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, San Antonio, United States. pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship at Grenoble Institute of Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprenticeship at Grenoble Institute of Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance des stades de football.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ambiance des stades de football. Un enjeu de projet ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stade et la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le stade et la ville. Lecture croisée de deux technocosmes à travers l'exemple de la région Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension ambiantale des stades de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dimension ambiantale des stades de football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florianopolis, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coupe d'ambiance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La coupe d'ambiance. Essai d'application au projet urbain. Le cas des ordures ménagères de l'Arlequin de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison et la barre. Antagonismes et complémentarités des formes d'habiter dans un quartier d'habitat social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontres du logement. Le logement social.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, France. pp. 259-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels dispositifs de copilotage ville/constructeurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et constructeurs, vers un copilotage de la qualité environnementale des bâtiments ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les berges. Réflexion sur les outils du projet à grande échelle. Conclusions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme interdisciplinaire de recherche L'architecture de la grande échelle, séminaire de coordination scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Motte-Servolex. Quels dispositifs de copilotage ville et constructeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bâtiment &amp; aménagement durables en Rhône-Alpes. Etat de l'art et stratégies vers le Facteur 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maison et la barre. Antagonismes et complémentarités des formes d'habiter dans un quartier d'habitat social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres du logement : Le logement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Marseille, France. pp.259-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does industrial city exists? The case study of the silk industry in Saint-Étienne & Macclesfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au séminaire de l'Urban Morphology Research Group, School of Geography and Environmental Sciences, University of Birmingham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parole aux actes. De l'usage et de l'intérêt de la parole habitante dans le projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales des pratiques socioculturelles de l'architecture, Pixel-Didattica : Friche Belle-de-Mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les berges. Réflexion sur les outils du projet à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Seigneuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme interdisciplinaire de recherche L'architecture de la grande échelle, séminaire de coordination scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience sensible du match de football. Le stade Geoffroy-Guichard et ses publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence inaugurale de l'exposition L'ASSE : un club, notre patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densité et projet urbain dans les quartiers d'habitat social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">communication présentée lors du Colloque Urba +, Denses cités. La densité peut-elle enrayer l'étalement urbain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience sensible du match de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Institut d'Étude et de Recherche sur le Patrimoine (Université de Saint-Étienne), Football et sociétés autour de l'AS Saint-Étienne, mythe ou réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runninghami. Concept design de protections acoustiques pour les voies rapides du Sud-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence débat, Biennale Internationale Design de Saint-Étienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au risque de l'espace sensible. Parcourir pour projeter - expérience commune et enjeux urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de Place Publique - Festival international de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival international de la Ville - Créteil, Sep 2002, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques architecturales émergentes, méconnues ou atypiques et besoins en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Aristide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bouysse-Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École nationale supérieure d'architecture de Paris La Villette; Réseau Activités et Métiers de l'Architecture et de l'Urbanisme (France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic : Rive-de-Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Institut d'Urbanisme de Grenoble - université Pierre Mendès France Grenoble 2. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisation : Rive-de-Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Ramirez-Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Institut d'Urbanisme de Grenoble - université Pierre Mendès France Grenoble 2. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d'expertise du projet Inovaccess 2013 Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Cognat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d'expertise du projet Inovaccess 2013 Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d'expertise du projet Inovaccess 2013 Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Matteudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Liard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pacte - Université Grenoble Alpes. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la nature en ville.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Delabarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mégastructure au risque de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambiance est dans l'air : la dimension atmosphérique des ambiances architecturales et urbaines dans les approches environnementalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Okamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 81, Cresson. 2011, 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégastructure, grille et ville linéaire : trois figures pour projeter la périphérie grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Melemis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AGE-2009-ROU, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Plan Urbanisme Construction Architecture (PUCA); Institut d’Urbanisme de Grenoble / UMR PACTE / Laboratoire Territoires. 2010, 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations, légitimités et traductions des démolitions-reconstructions dans les projets de renouvellement urbain de quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Seigneuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUCA. 2008, pp.166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un stade dans la ville. L'analyse des ambiances et publics d'un stade de football. Le cas de Geoffroy -Guichard à Saint-Étienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnand M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ville de Saint-Etienne - Archives municipales; Ville de Saint-Etienne - Unité "Ville d'art et d'histoire". 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tisser les Franges. Des projets pour l'action : pré-étude urbaine - Ville de Hem - Quartiers Hauts Champs - Longchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Couic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grand Projet de Ville de la municipalité de Hem; BazarUrbain. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perles en poches. Imaginer Rive-de-Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadwood versus La petite maison dans la prairie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les outils du projet à grande échelle &amp;quot;habiter les berges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Seigneuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Novarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00378468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C96B869B"/>
+    <w:nsid w:val="6917B05F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9182-2901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027113671" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03899416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566114v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Sonntag" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2025-1-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573466v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574983v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rodrigues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bouhaouala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sadoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395083v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_grenoble-9782348089251" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rodrigues de Melo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Rose de Siqueira Duarte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elson Manoel Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1826/9782706148873/le-stade-d-apres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058138v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Abdin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Baklouti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Beaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Buissier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Durochat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gemmani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395082v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/hem-les-hauts-champs-la-fabrique-dun-quartier/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Sanquer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charbonnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981606v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981614v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975504v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975510v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cogato Lanza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566014v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuaillat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ramirez Cobo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Kali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619780v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981474v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981647v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981494v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Perrin-Bensahel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981619v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Delabarre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981497v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981517v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981522v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981527v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981519v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981530v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389336v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395072v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395079v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395081v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599498v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663160v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221592v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Matteudi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221628v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Liard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Cognat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981415v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981599v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816862v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melemis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371855v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Andres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545544v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnand M." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596751v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395089v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9182-2901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027113671" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03899416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566114v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Sonntag" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2025-1-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573466v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05574983v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rodrigues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bouhaouala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01963602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Basset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sadoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395083v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_grenoble-9782348089251" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rodrigues de Melo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Rose de Siqueira Duarte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elson Manoel Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1826/9782706148873/le-stade-d-apres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058138v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Abdin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Baklouti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Beaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Buissier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Durochat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gemmani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395082v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/hem-les-hauts-champs-la-fabrique-dun-quartier/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Sanquer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Charbonnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981606v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981614v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975504v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975510v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cogato Lanza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566014v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuaillat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ramirez Cobo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Kali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619780v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981474v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981647v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981494v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Zepf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Perrin-Bensahel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981619v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Delabarre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981497v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981517v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981522v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981527v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981519v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981530v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265167v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389336v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395072v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395079v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395081v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599498v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663160v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221592v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Matteudi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221628v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Liard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Cognat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981415v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981599v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993840v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Okamura" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816862v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melemis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371855v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Andres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545544v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnand M." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596751v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395089v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>