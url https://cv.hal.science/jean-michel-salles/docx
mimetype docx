--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -428,295 +428,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-indigenous species and ecological degradations in Marinas: Perceptions and willingness to pay for improvements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The rising global economic costs of invasive Aedes mosquitoes and Aedes-borne diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Courtois</w:t>
+                <w:t xml:space="preserve">David A Roiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Sevaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">Paulina A. Pontifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Page</w:t>
+                <w:t xml:space="preserve">Frédéric Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106224⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 933, pp.173054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596361v1</w:t>
+                <w:t xml:space="preserve">hal-04573122v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rising global economic costs of invasive Aedes mosquitoes and Aedes-borne diseases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paulina A. Pontifes</w:t>
+                <w:t xml:space="preserve">Non-indigenous species and ecological degradations in Marinas: Perceptions and willingness to pay for improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jourdain</w:t>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Diagne</w:t>
+                <w:t xml:space="preserve">Lucille Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Leroy</w:t>
+                <w:t xml:space="preserve">Anais Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 933, pp.173054. </w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 166, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573122v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical and pragmatic way to assess deeper motivations for ecosystems preservation in developing country -The case of Banc d'Arguin National Park (Mauritania)</w:t>
               </w:r>
@@ -826,247 +826,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ève Chiapello, Antoine Missemer et Antonin Pottier (dir.), Faire l’économie de l’environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Services provided by multifunctional agroecosystems : Questions, obstacles and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bocquého</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Conde Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/oeconomia.14015⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.106949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2023.106949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04148630v1</w:t>
+                <w:t xml:space="preserve">hal-04056486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services provided by multifunctional agroecosystems : Questions, obstacles and solutions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ève Chiapello, Antoine Missemer et Antonin Pottier (dir.), Faire l’économie de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 191, pp.106949. </w:t>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.119 - 124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2023.106949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/oeconomia.14015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04056486v1</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalizing a Two-Step Decision-Making Process in Land Use: Evidence from Controlling Forest Clearcutting Using Spatial Information</w:t>
               </w:r>
@@ -1150,351 +1150,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive alien species as simultaneous benefits and burdens: trends, stakeholder perceptions and management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the contribution of nature to well-being: The case of ecosystem services related to fish-farming ponds in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-021-02727-w⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191, pp.107217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524617v1</w:t>
+                <w:t xml:space="preserve">hal-03355613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the contribution of nature to well-being: The case of ecosystem services related to fish-farming ponds in France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Invasive alien species as simultaneous benefits and burdens: trends, stakeholder perceptions and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Kourantidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Haubrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bodey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Lenzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 191, pp.107217. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.1905-1926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-021-02727-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03355613v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature of economic costs of biological invasions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melina Kourantidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24, pp.2081-2101. </w:t>
@@ -1526,5963 +1526,6544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation context and science-policy interfaces: Implications for the economic valuation of ecosystem services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High and rising economic costs of biological invasions worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Kieslich</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rodolphe E Gozlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Roiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 179, pp.106857. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 592, pp.571 - 576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03405-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964325v1</w:t>
+                <w:t xml:space="preserve">hal-03410347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High and rising economic costs of biological invasions worldwide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
+                <w:t xml:space="preserve">Les observatoires de la mer et du littoral : du suivi des interactions hommes-milieux à la coordination des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe E Gozlan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helene Rey Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Mongruel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03405-6⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), 21p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.19685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410347v1</w:t>
+                <w:t xml:space="preserve">hal-04203779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les observatoires de la mer et du littoral : du suivi des interactions hommes-milieux a la coordination des acteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation context and science-policy interfaces: Implications for the economic valuation of ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Kieslich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Montgruel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179, pp.106857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429163v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des impacts d'une infrastructure de données satellitaires : application à la gestion des coupes rases en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amadou Niang</w:t>
+                <w:t xml:space="preserve">Les observatoires de la mer et du littoral : du suivi des interactions hommes-milieux a la coordination des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Ose</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Montgruel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609348v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’information géospatiale dans les décisions d’aménagement du territoire : une expérimentation à partir de cartes d'occupation du sol à très haute résolution spatiale, et de cartes de services écosystémiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des impacts d'une infrastructure de données satellitaires : application à la gestion des coupes rases en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Ose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chady Jabbour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.17778. </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/3, pp.473-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.17778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.213.0473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110013v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economic cost of control of the invasive yellow-legged Asian hornet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de l’information géospatiale dans les décisions d’aménagement du territoire : une expérimentation à partir de cartes d'occupation du sol à très haute résolution spatiale, et de cartes de services écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Barbet-Massin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeoBiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/neobiota.55.38550⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.17778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.17778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548072v1</w:t>
+                <w:t xml:space="preserve">hal-03110013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asian tiger mosquito far from home: Assessing the impact of invasive mosquitoes on the French Mediterranean littoral</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
+                <w:t xml:space="preserve">How Much Would You Pay for a Satellite Image?: Lessons Learned From French Spatial-Data Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hoayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106813⟩</w:t>
+              <w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (4), pp.8-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MGRS.2019.2941751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921425v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03604641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la contribution des services écosystémiques au bien-être des habitants. Le cas des étangs littoraux et aquacoles.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The economic cost of control of the invasive yellow-legged Asian hornet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barbet-Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Courchamp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.204.0717⟩</w:t>
+              <w:t xml:space="preserve">NeoBiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.11 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/neobiota.55.38550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966123v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation économique et perceptions des services écosystémiques marins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asian tiger mosquito far from home: Assessing the impact of invasive mosquitoes on the French Mediterranean littoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Chiadmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidnoma Abdoul Aziz Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaï Mangos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130251v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial data infrastructure management: A two-sided market approach for strategic reflections</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évaluation de la contribution des services écosystémiques au bien-être des habitants. Le cas des étangs littoraux et aquacoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriél Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautrédou-Audouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2018.10.022⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (4), pp.717-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.204.0717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04792712v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing the loss and damage from climate change: a review of some current issues</w:t>
+                <w:t xml:space="preserve">Évaluation économique et perceptions des services écosystémiques marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaï Mangos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, p. 61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jibes.302.0075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02131892v1</w:t>
+                <w:t xml:space="preserve">hal-02130251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre intégrité écologique et efficacité économique : analyse d'une politique d'absence de perte nette écologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Calvet</w:t>
+                <w:t xml:space="preserve">Identification des impacts économiques d’une infrastructure de données spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 9 (2), pp.27-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mto.009.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090936v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem service framework and typology for an ecosystem approach to aquaculture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+                <w:t xml:space="preserve">Spatial data infrastructure management: A two-sided market approach for strategic reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734260⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45, pp.69-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2018.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02172389v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic valuation of the loss and damage from climate change: A review of some current issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
+                <w:t xml:space="preserve">Entre intégrité écologique et efficacité économique : analyse d'une politique d'absence de perte nette écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (3), pp.517-529</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090935v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité et Agriculture : séparation ou réconciliation ? Une question centrale, des réponses contingentes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valuing the loss and damage from climate change: a review of some current issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Levrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H &amp; B : la revue d'humanité et biodiversité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (2), pp.75-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jibes.302.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090943v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02131892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing trade-offs between recreational uses and conservation Issues in the Bãngr-weoogo urban park in Ouagadougou (Burkina Faso)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+                <w:t xml:space="preserve">Ecosystem service framework and typology for an ecosystem approach to aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexandre Willot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biodiversity Management &amp; Forestry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2327-4417.1000206⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 512, pp.734260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090934v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02172389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking into Pandora's Box: ecosystem disservices assessment and correlations with ecosystem services</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Salles</w:t>
+                <w:t xml:space="preserve">Economic valuation of the loss and damage from climate change: A review of some current issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2018.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (2019/2), pp.75-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jibes.301.00xx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945369v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité a-t-elle un prix ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversité et Agriculture : séparation ou réconciliation ? Une question centrale, des réponses contingentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valeurs vertes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 147, pp.8--11</w:t>
+              <w:t xml:space="preserve">H &amp; B : la revue d'humanité et biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.78-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090944v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services écosystémiques et gestion des territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rey-Valette Hélène</w:t>
+                <w:t xml:space="preserve">Analysing trade-offs between recreational uses and conservation Issues in the Bãngr-weoogo urban park in Ouagadougou (Burkina Faso)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidnoma Abdoul Aziz Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biodiversity Management &amp; Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, à paraître, à paraître. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2327-4417.1000206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090942v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse économique des services écosystémiques liés aux rapaces nécrophages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+                <w:t xml:space="preserve">Looking into Pandora's Box: ecosystem disservices assessment and correlations with ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.K. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vautours Info</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (part A), pp.126-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2018.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090941v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Maris, Nature à vendre – les limites des services écosystémiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La biodiversité a-t-elle un prix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lalucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lequette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Valeurs vertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 147, pp.8--11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885060v1</w:t>
+                <w:t xml:space="preserve">hal-02090944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning emissions-based approaches for the definition of REDD+ deforestation baselines in high forest cover/low deforestation countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse économique des services écosystémiques liés aux rapaces nécrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Balance and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vautours Info</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, pp.21--25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952492v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land sparing versus land sharing: an economist’s perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Services écosystémiques et gestion des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rey-Valette Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maiko Vinicius Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, pp.52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605098v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment method of ecosystem services based on stakeholders perceptions: the Rapid Ecosystem Services Participatory Appraisal (RESPA)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Syndhia Mathe</w:t>
+                <w:t xml:space="preserve">Questioning emissions-based approaches for the definition of REDD+ deforestation baselines in high forest cover/low deforestation countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dezécache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2017.08.002⟩</w:t>
+              <w:t xml:space="preserve">Carbon Balance and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (21), pp.1--12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13021-018-0109-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01579324v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and Food Security: From Trade-offs to Synergies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Maris, Nature à vendre – les limites des services écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01527070v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold-rush in a forested El Dorado: deforestation leakages and the need for regional cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dezécache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain. Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (3), 13 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-9326/aa6082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving forward socio-economically focused models of deforestation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Dezécache</w:t>
+                <w:t xml:space="preserve">Biodiversity and Food Security: From Trade-offs to Synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joern Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.13611⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.1257-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-017-1147-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624603v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recreation demand analysis of sensitive natural areas from an on-site survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Land sparing versus land sharing: an economist’s perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léa Tardieu</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Teillard d'Eyry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiko Vinicius Zanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.1455-1465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-017-1142-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321081v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing the recreational services of a marine and terrestrial natural protected area: A travel cost analysis of Port-Cros National Park</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fady Hamade</w:t>
+                <w:t xml:space="preserve">An assessment method of ecosystem services based on stakeholders perceptions: the Rapid Ecosystem Services Participatory Appraisal (RESPA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndhia Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, à paraître, à paraître. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2017.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314166v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi associer des valeurs économiques aux services dérivés de la nature ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moving forward socio-economically focused models of deforestation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dezécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martinet</w:t>
+                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie et management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (9), pp.3484-3500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629806v1</w:t>
+                <w:t xml:space="preserve">hal-02624603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive yet grossly underestimated global costs of invasive insects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recreation demand analysis of sensitive natural areas from an on-site survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris A Leroy</w:t>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bellard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léa Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), pp.355-383</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399019v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining direct and indirect impacts to assess ecosystem service loss due to infrastructure construction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Labarraque</w:t>
+                <w:t xml:space="preserve">Valuing the recreational services of a marine and terrestrial natural protected area: A travel cost analysis of Port-Cros National Park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fady Hamade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126 (1), pp.127-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02638733v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biodiversity offsetting dilemma: between economic rationales and ecological constraints</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi associer des valeurs économiques aux services dérivés de la nature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie et management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161, pp.11 - 17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168453v2</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seagrass Posidonia oceanica: ecosystem services identification and economic evaluation of goods and benefits</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Massive yet grossly underestimated global costs of invasive insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corey J.A. Bradshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris A Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Roiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline A Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.05.061⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (12986), pp.12986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221925v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotaxes, ou la meilleure façon de nous impliquer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Teyssedre</w:t>
+                <w:t xml:space="preserve">Combining direct and indirect impacts to assess ecosystem service loss due to infrastructure construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Labarraque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libération</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152, pp.145-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.01.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123115v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’importance économique des insectes pollinisateurs est considérable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The biodiversity offsetting dilemma: between economic rationales and ecological constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (6), pp.7357-7378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su7067357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652895v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168453v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing and mapping global climate regulation service loss induced by Terrestrial Transport Infrastructure construction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+                <w:t xml:space="preserve">The seagrass Posidonia oceanica: ecosystem services identification and economic evaluation of goods and benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sylvie Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boissery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2013.02.007⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97 (1/2), pp.391-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.05.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133631v1</w:t>
+                <w:t xml:space="preserve">hal-01221925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiels et limites des paiements pour services environnementaux dans les programmes de lutte contre la désertification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Chassany</w:t>
+                <w:t xml:space="preserve">Ecotaxes, ou la meilleure façon de nous impliquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Teyssedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17/04/2017, [1 p.]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01136999v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing biodiversity and ecosystem services: why put economic values on Nature?</w:t>
+                <w:t xml:space="preserve">L’importance économique des insectes pollinisateurs est considérable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 483, p. 87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644099v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation initiale et marché des permis négociables d’émission de gaz à effet de serre : quelle équité pour favoriser l’acceptabilité ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brahic</w:t>
+                <w:t xml:space="preserve">Assessing and mapping global climate regulation service loss induced by Terrestrial Transport Infrastructure construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2013.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662003v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer la valeur de la nature [Interview]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentiels et limites des paiements pour services environnementaux dans les programmes de lutte contre la désertification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chassany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes économiques. Hors-série</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (3), pp.177-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sec.2012.0349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02658882v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la biodiversité : la vision des économistes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+                <w:t xml:space="preserve">Faut-il avoir peur de l’approche économique de la biodiversité et des services rendus par les écosystèmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Chassany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers de la Ride</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3, pp.43-60</w:t>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, XXXIII (2), pp.119-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654038v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la biodiversité et les services écosystémiques : pourquoi, comment et avec quels résultats ?</w:t>
+                <w:t xml:space="preserve">Valuing biodiversity and ecosystem services: why put economic values on Nature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2011005⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (5-6), pp.469-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2011.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220745v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la contribution économique du service de pollinisation à l’agriculture européenne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard E. Vaissiere</w:t>
+                <w:t xml:space="preserve">Allocation initiale et marché des permis négociables d’émission de gaz à effet de serre : quelle équité pour favoriser l’acceptabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Technique Apicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36 (3), pp.110-116</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946828v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic valuation of the vulnerability of world agriculture confronted with pollinator decline</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimer la valeur de la nature [Interview]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard E. Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Problèmes économiques. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2991, pp.42-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01293686v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la contribution économique du service de la pollinisation à l'agriculture européenne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la biodiversité : la vision des économistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Technique Apicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36 (3), pp.110-116</w:t>
+              <w:t xml:space="preserve">Dossiers de la Ride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.43-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661486v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour ou contre un fonds de compensation carbone</w:t>
+                <w:t xml:space="preserve">Évaluer la biodiversité et les services écosystémiques : pourquoi, comment et avec quels résultats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Naturels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (4), pp.414-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2011005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659876v1</w:t>
+                <w:t xml:space="preserve">hal-01220745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses économiques de la biodiversité : évaluation des enjeux et modélisation des politiques</w:t>
+                <w:t xml:space="preserve">Évaluation de la contribution économique du service de pollinisation à l’agriculture européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles C. Figuieres</w:t>
+                <w:t xml:space="preserve">Nicola Gallai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Lifran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+                <w:t xml:space="preserve">Bernard E. Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4-5, pp.1-4</w:t>
+              <w:t xml:space="preserve">Bulletin Technique Apicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (3), pp.110-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653242v1</w:t>
+                <w:t xml:space="preserve">hal-01946828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rights transfers in Madagascar biodiversity policies : achievements and significance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economic valuation of the vulnerability of world agriculture confronted with pollinator decline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Gallai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Antona</w:t>
+                <w:t xml:space="preserve">Josef Settele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Motte-Biénabe</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard E. Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Development Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1355770x04001640⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68 (3), pp.810-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2008.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680839v1</w:t>
+                <w:t xml:space="preserve">halshs-01293686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rights transfers in Madagascar biodiversity policies: achievements and signiﬁcance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la contribution économique du service de la pollinisation à l'agriculture européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Gallai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Development Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Technique Apicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (3), pp.110-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00843309v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les normes constituent-elles des incitations à innover pour les éco-industries ? Une approche en terme de décision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Salles</w:t>
+                <w:t xml:space="preserve">Pour ou contre un fonds de compensation carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 83, pp.147-165</w:t>
+              <w:t xml:space="preserve">Espaces Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22, pp.24-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683875v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements et stratégies des acteurs dans la délégation des services publics de l'eau</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyses économiques de la biodiversité : évaluation des enjeux et modélisation des politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Poncet</w:t>
+                <w:t xml:space="preserve">Charles C. Figuieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lifran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 8, pp.5-15</w:t>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4-5, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691848v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological economics and scientific controversies. Lessons from some recent policy making in the EEC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rights transfers in Madagascar biodiversity policies : achievements and significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Antona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Motte-Biénabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Hourcade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
+                <w:t xml:space="preserve">Géraldine Péchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Théry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sigrid Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 6 (3), pp.211-233. </w:t>
+              <w:t xml:space="preserve">Environment and Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9 (6), pp.825-847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0921-8009(92)90026-O⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s1355770x04001640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02961810v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rights transfers in Madagascar biodiversity policies: achievements and signiﬁcance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Antona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Motte Bienabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Péchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment and Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9, pp.825-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1355770X04001640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00843309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les normes constituent-elles des incitations à innover pour les éco-industries ? Une approche en terme de décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 83, pp.147-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportements et stratégies des acteurs dans la délégation des services publics de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ingles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 8, pp.5-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological economics and scientific controversies. Lessons from some recent policy making in the EEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 6 (3), pp.211-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0921-8009(92)90026-O⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le ménagement de la nature et les rapports Nord-Sud : un patrimoine commun ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjali Shunker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, pp.99-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructures de données spatiales: Évaluation socio-économique: retours d'expérience, concepts et méthodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+                <w:t xml:space="preserve">Infrastructures de données spatiales. Evaluation économique : concepts, méthodes et retours d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chady Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Quae, 118 p., 2022, 978-2-7592-3515-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3515-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720436v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services écosystémiques dans les espaces agricoles. Paroles de chercheur(e)s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Métaprogramme Inra Ecoserv</w:t>
+                <w:t xml:space="preserve">Infrastructures de données spatiales: Évaluation socio-économique: retours d'expérience, concepts et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.1-123, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537115v2</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les services écosystémiques dans les espaces agricoles. Paroles de chercheur(e)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métaprogramme Inra Ecoserv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.156, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/nwq9-zk60_book⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537115v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réponses et adaptations aux changements globaux : quels enjeux pour la recherche sur la biodiversité ? Prospective de recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Ronce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74 p., 2015, 9791091015165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7492,4604 +8073,4726 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Landscape of Environmental Evaluation Methods: Measuring what Counts for Ruling what Matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazmín Arguello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Smets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élisabeth Lambert; Gwenaël Imfeld; Rémi Barbier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Unveiled : Multi-disciplinary Perspectives on an Evolving Concept</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, p.69-108, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les institutions et les stratégies économiques et foncières peuvent favoriser la désertification ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Rangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Bonnet, J.-L. Chotte, P. Hiernaux, A. Ickowicz, M. Loireau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Désertification et changement climatique : un même combat ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Quae, pp.36-41, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the economic effects of desertification?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonnet B. (coord.), Chotte J.-L. (coord.), Hiernaux P. (coord.), Ickowicz A. (coord.), Loireau M. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desertification and climate change: are they part of the same fight?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.51-55, 2024, 978-2-7592-4029-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les conséquences économiques de la désertification ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Bonnet, J.-L. Chotte, P. Hiernaux, A. Ickowicz, M. Loireau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Désertification et changement climatique : un même combat ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ÉditionsQuae, pp.54-58, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la biodiversité et les services écosystémiques : pourquoi, comment, pour quels résultats, avec quelles limites ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les services écosystémiques dans les espaces agricoles. Paroles de chercheur(e)s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-16, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/nwq9-zk60_book_ch01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des enjeux liés au changement climatique dans les perceptions des paysages cévenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Tropé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Kieslich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation du Parc national des Cévennes au changement climatique et à ses impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour l’innovation et la recherche au service du climat (AIR Climat); Réseau d'expertise sur les changements climatiques en Occitanie (RECO),, 51 p., 2020, 978-2-491380-00-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles politiques publiques pour favoriser des paysages agricoles multifonctionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.à Paraître, 2019, Sciences en Partage (Quae), à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic valuation of pollinator gains and losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas A. Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiushan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Breeze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Espiritu Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The assessment report on pollinators, pollination and food production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significations, intérêts et limites des approches économiques de la valeur de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle(s) valeur(s) pour la biodiversité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 326 p., 2017, 978-2-84934-232-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité utile vs nature inutile : argumentaire écologique et économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Ezzine de Blas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Montgruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Quétie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valeurs de la biodiversité et services écosystémiques : perspectives interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Update Sciences and Technologies, 9782759224425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la sécurisation foncière aux paiements pour services environnementaux: l'Empire (de la propriété) contre-attaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'empire de la propriété - Les impacts environnementaux du droit de la propriété. III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 320 p., 2016, 978-2-35113-245-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of an economy facing pollinator decline: a prospective analysis from the French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollination service to agriculture: sustaining and enhancing a key ecosystem service</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthscan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9781138904347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associer des valeurs économiques aux écosystèmes : encastrement ou contextualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires écologiques : quelle écologie, quelle économie pour un territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Natural Resource-Systems approach: Targeting the Ecological Transition at the Regional Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar F. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Malwé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Collart Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INIDA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser une démocratie alimentaire Volume II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IV, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INIDA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-167, 2014, 9782918382096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources – Le grand enjeu de la transition sociétale et écologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La modélisation économique peut-elle aider à préserver la biodiversité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser une démocratie alimentaire : Vol. 2: Propositions Lascaux entre ressources naturelles et besoins alimentaires</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 509 p., 2014, 978-2918382096</w:t>
+              <w:t xml:space="preserve">Sciences de la conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, de Boeck, 346 p., 2014, 978-2-8041-8490-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796771v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation économique peut-elle aider à préserver la biodiversité ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les ressources – Le grand enjeu de la transition sociétale et écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Negrutiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Couvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojtek Kalinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Malwé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, de Boeck, 346 p., 2014, 978-2-8041-8490-2</w:t>
+              <w:t xml:space="preserve">Penser une démocratie alimentaire : Vol. 2: Propositions Lascaux entre ressources naturelles et besoins alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INIDA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 509 p., 2014, 978-2918382096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137562v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Ressources – le grand enjeu de la transition sociétale et écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Negrutiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Couvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojtek Kalinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Malwé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Collart Dutilleul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser une démocratie alimentaire Volume II – Proposition Lascaux entre ressources naturelles et besoins fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INIDA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-142, 2014, 9782918382096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non comparabilité et incommensurabilité : réflexions sur l’évaluation de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Figuieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les interactions hommes-milieux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 180 p., 2014, Indisciplines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources : le capital naturel évanescent et le défi démographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Negrutiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le développement durable à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2013, 9782271078964</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux des incitations économiques en élevage allaitant pour la gestion de la biodiversité dans les Hauts de la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploitations agricoles, stratégies paysannes et politiques publiques. Les apports du modèle Olympe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Update Sciences and Technologies, 978-2-7592-1694-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing biodiversity and ecosystems services for public decision making: some lessons from the report of the French Centre d’Analyse Stratégique (CAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity: property rights, economics and environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, 2012, 978-2-8027-3453-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les instruments économiques dans les politiques de conser­vation : fiscalité, contrats, paiements pour services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’exigence de la réconciliation : biodiversité et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, 471 p., 2012, 978-2-213-66859-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation économique de la nature</w:t>
+                <w:t xml:space="preserve">Quelle a été l’utilité des récentes grandes conférences internationales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Science au Présent 2012 : une année d'actualité scientifique et technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Encyclopaedia Universalis, 2011, Science au Présent, 978-2-85229-519-3</w:t>
+              <w:t xml:space="preserve">Les développements durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDP - Centre Régional de Documentation Pédagogique de l'Académie de Montpellier, 2011, Collection Questions Ouvertes, 978-2-86626-409-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802412v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle a été l’utilité des récentes grandes conférences internationales ?</w:t>
+                <w:t xml:space="preserve">En France, quelle politique publiques pour impulser un développement plus durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les développements durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRDP - Centre Régional de Documentation Pédagogique de l'Académie de Montpellier, 2011, Collection Questions Ouvertes, 978-2-86626-409-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805664v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En France, quelle politique publiques pour impulser un développement plus durable ?</w:t>
+                <w:t xml:space="preserve">L’évaluation économique de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les développements durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRDP - Centre Régional de Documentation Pédagogique de l'Académie de Montpellier, 2011, Collection Questions Ouvertes, 978-2-86626-409-3</w:t>
+              <w:t xml:space="preserve">La Science au Présent 2012 : une année d'actualité scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encyclopaedia Universalis, 2011, Science au Présent, 978-2-85229-519-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805005v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the monetary value of global crop pollination services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard E. Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon G. Potts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Capital: Theory and practices of mapping ecosystem services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.366, 2011, 9780199589005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monetary valuation of the pollination service provided to european agriculture by insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas of biodiversity risk. From Europe to the globe and from stories to maps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pensoft Publishers, 2010, 954-6424-46-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystemes et biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’environnement dans la décision publique. Refonder le calcul socio-économique pour des politiques de transport plus durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, 2010, 978-2-7178-5786-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of agricultural vulnerability in europe confronted with pollinator decline: a case study comparing germany and spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Gallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessing biodiversity risks with socio-economic methods: ALARM experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensoft Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 978-954-642-490-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producing biodiversity on the &amp;quot;Causses&amp;quot; : issues and problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chassany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands Causses, terre d'expériences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parc national des Cévennes, 2009, 978-2-913757-11-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eau est-elle un bien public ou une marchandise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Farolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau, une ressource durable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sceren, 2008, 978-2-86626-333-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'en est-il du partenariat public-privé dans la gestion de l'eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau, une ressource durable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sceren, 2008, 978-2-86626-333-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagements, contrôles et sanctions dans les négociations climatiques : quelle analyse économique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Colombier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changements climatiques, les enjeux du contrôle international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Documentation française, 2007, Monde Européen et International, 978-2-11-006730-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préservation de la biodiversité et politiques communautaires : de la confrontation à l'intégration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lifran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déméter 2005. Economie et stratégies agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club Déméter, 2004, Déméter</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'outil fiscal et le changement climatique : les instruments fiscaux ont-ils un avenir après Kyoto ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'outil économique en droit international et européen de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Française, 2002, 2-11-005077-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution atmosphérique et marchés de droits négociables : analyse économique du dispositif juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'outil économique en droit international et européen de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Française, 2002, 2-11-005077-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre nature et société, les jeux de l'irréversibilité dans la construction économique et sociale du champ de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Figures de l'irréversibilité en économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (11)</w:t>
+        <w:t xml:space="preserve">Rapport (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation socio-économique des Infrastructures de Données Spatiales. Retours d’expérience et recommandations méthodologiques</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CNES - Centre national d'études spatiales. 2020, 104 p</w:t>
+                <w:t xml:space="preserve">Epidémies dues à un arbovirus transmis par le moustique Aedes albopictus en France hexagonale: probabilité d'apparition, ampleur de la transmission et impacts sanitaires, économiques et sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Paty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Calba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Cardinale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0146, Anses. 2024, 247 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03225085v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04721058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des services écosystémiques du Banc d'Arguin, Mauritanie : rapport final</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] University of portsmouth; CEE-M. Centre d'Economie de l'Environnement - Montpellier; IRD. Institut de Recherche pour le Développement; Nova Blue Environnement; IMROP. Institut Mauritanien de Recherches Océanographiques et des Pêches; FFEM. Fonds Français pour l’Environnement Mondial; PNBA. Parc national du Banc d’Arguin; AFD. Agence Française de Développement; BaCoMab. Fonds fiduciaire du Banc d’Arguin et de la biodiversité côtière et marine. 2019</w:t>
+                <w:t xml:space="preserve">Évaluation socio-économique des Infrastructures de Données Spatiales. Retours d’expérience et recommandations méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNES - Centre national d'études spatiales. 2020, 104 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091352v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des impacts socio-économiques du projet Life Gypconnect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel A Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F., Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LPO. Ligue pour la Protection des Oiseaux. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+                <w:t xml:space="preserve">Évaluation des services écosystémiques du Banc d'Arguin, Mauritanie : rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Trégarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurea Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] University of portsmouth; CEE-M. Centre d'Economie de l'Environnement - Montpellier; IRD. Institut de Recherche pour le Développement; Nova Blue Environnement; IMROP. Institut Mauritanien de Recherches Océanographiques et des Pêches; FFEM. Fonds Français pour l’Environnement Mondial; PNBA. Parc national du Banc d’Arguin; AFD. Agence Française de Développement; BaCoMab. Fonds fiduciaire du Banc d’Arguin et de la biodiversité côtière et marine. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02791232v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHS et environnement : panorama et perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+                <w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2013, 62 p</w:t>
+              <w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01409310v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios socio-économiques et dynamiques territoriales de la Guyane : Projet GUYASIM - Bilan de l’Activité 2 - Octobre 2011 – Octobre 2012</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] auto-saisine. 2012, 62 p</w:t>
+                <w:t xml:space="preserve">SHS et environnement : panorama et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ayong-Le-Kama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Euzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2013, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01409313v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">les aides publiques dommageables à la biodiversité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scénarios socio-économiques et dynamiques territoriales de la Guyane : Projet GUYASIM - Bilan de l’Activité 2 - Octobre 2011 – Octobre 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] 2012</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Sanlaville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] auto-saisine. 2012, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02809084v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche économique de la biodiversité et des services liés aux écosystèmes : contribution à la décision publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t>
+                <w:t xml:space="preserve">les aides publiques dommageables à la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sainteny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Martin</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegguy Duboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Ministère de l’Alimentation, de l'Agriculture et de la Pêche. 2009, 400 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193588v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forestiers et la conservation de la biodiversité dans les hauts de la Réunion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche économique de la biodiversité et des services liés aux écosystèmes : contribution à la décision publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[0] 2005</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bielsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ministère de l’Alimentation, de l'Agriculture et de la Pêche. 2009, 400 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02825742v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la formation de coalitions et des enjeux d'équité sur le cours des négociations internationales : une analyse des fondements économiques et éthiques</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Aménagement Du Territoire Et de l'Environnement. 2002, 107 p</w:t>
+                <w:t xml:space="preserve">Les forestiers et la conservation de la biodiversité dans les hauts de la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02825801v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact de la formation de coalitions et des enjeux d'équité sur le cours des négociations internationales : une analyse des fondements économiques et éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Aménagement Du Territoire Et de l'Environnement. 2002, 107 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La contribution de la recherche publique aux fonctions d'expertise scientifique pour les décisions et politiques publiques dans le domaine de l'environnement : bilan des pratiques françaises, comparaison internationale et propositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Recherche et de l'Enseignement Superieur. 2002, 158 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12099,105 +12802,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économique et gestion collective des problèmes d'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Montpellier 1, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02825585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId365"/>
+      <w:footerReference w:type="default" r:id="rId385"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12265,51 +12968,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DBE8D75"/>
+    <w:nsid w:val="66D41FE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12496,51 +13199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-salles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5030-2195" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060245018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353874v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Philippot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavoie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bulle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Salles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2025.108256" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281595v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sevaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Page" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106224" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573122v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina A. Pontifes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Abdel Hamid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2024.100983" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.14015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Jabbour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hoayek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12010015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Kourantidou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Haubrock" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Cuthbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Lenzner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02727-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107217" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02837-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964325v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kieslich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106857" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe E Gozlan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03405-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429163v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montgruel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.213.0473" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110013v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cousin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17778" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548072v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barbet-Massin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.55.38550" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Chiadmi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidnoma Abdoul Aziz Traor&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106813" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feri&#233;l Adjeroud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pauly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.204.0717" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239; Mangos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2018.10.022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-631HPH08-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131892v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.302.0075" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02172389v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Willot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734260" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.301.00xx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090943v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090934v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2327-4417.1000206" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945369v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Campagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Roche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Salles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2018.02.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090944v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaudouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lalucq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lequette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090942v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885060v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952492v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dez&#233;cache" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13021-018-0109-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605098v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiko Vinicius Zanella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1142-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579324v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Mathe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2017.08.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BSZM0ZD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527070v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Egea" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Fischer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1147-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512075v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain. Vieilledent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa6082" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624603v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13611" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314166v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Hamade" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629806v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399019v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey J.A. Bradshaw" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A Leroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A Albert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12986" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638733v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Tardieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Labarraque" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.01.034" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06XVP6NM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168453v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su7067357" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221925v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sylvie Campagne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.05.061" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123115v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Teyssedre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652895v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133631v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2013.02.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6X3DV03-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136999v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chassany" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2012.0349" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644099v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.03.008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662003v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658882v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654038v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220745v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946828v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. Vaissiere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293686v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Settele" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.06.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83PG97FP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661486v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659876v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653242v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680839v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Motte-Bi&#233;nabe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine P&#233;chard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1355770x04001640" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00843309v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Motte Bienabe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X04001640" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683875v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691848v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Guilloux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ingles" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961810v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hourcade" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Th&#233;ry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-8009(92)90026-O" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4NPH3VL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961792v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Shunker" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720436v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537115v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;taprogramme Inra Ecoserv" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245223v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#237;n Arguello" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Smets" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Weber" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379092v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Rang&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Burger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008208v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379050v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503299v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch01" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107669v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Trop&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788255v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946637v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A. Garibaldi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiushan Li" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Breeze" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Espiritu Santo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604312v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797631v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine de Blas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;tie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368945.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797821v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/377710.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800227v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallai" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/369824.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792476v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185766v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Weber" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar F. Fernandez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malw&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collart Dutilleul" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/322920.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796771v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Negrutiu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojtek Kalinowski" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01084564" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137562v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084564v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/313846_2.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132244v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803591v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506088v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Rouffignac" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1416-exploitations-agricoles-strategies-paysannes-et-politiques-publiques.html" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804113v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805297v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802412v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805664v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805005v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946844v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G. Potts" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824062v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814050v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820278v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/26590.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822076v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816518v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816824v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816250v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825006v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826057v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828006v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961801v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225085v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091352v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Pottier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cornet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091509v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legrand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Sarrazin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409310v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ragot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ayong-Le-Kama" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409313v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanlaville" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809084v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sainteny" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ducos" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marcus" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegguy Duboucher" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193588v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pujol" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bielsa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825742v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825801v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826056v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825585v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-salles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5030-2195" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060245018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353874v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Philippot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavoie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bulle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Salles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2025.108256" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281595v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573122v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina A. Pontifes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sevaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Page" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106224" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Abdel Hamid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Failler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envdev.2024.100983" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.14015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Jabbour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hoayek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12010015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107217" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Kourantidou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Haubrock" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Cuthbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Lenzner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02727-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02837-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe E Gozlan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03405-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203779v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey Valette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Mongruel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19685" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kieslich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106857" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montgruel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609348v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.213.0473" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cousin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17778" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03604641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2019.2941751" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548072v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barbet-Massin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.55.38550" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921425v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Chiadmi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidnoma Abdoul Aziz Traor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106813" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966123v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feri&#233;l Adjeroud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Pauly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautr&#233;dou-Audouy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.204.0717" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130251v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239; Mangos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mto.009.0027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2018.10.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-631HPH08-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090936v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131892v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.302.0075" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02172389v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Willot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734260" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.301.00xx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090943v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2327-4417.1000206" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945369v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Campagne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Roche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Salles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2018.02.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090944v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaudouin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lalucq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lequette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090941v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey-Valette H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952492v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dez&#233;cache" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13021-018-0109-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512075v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain. Vieilledent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa6082" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527070v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Egea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Fischer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1147-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Teillard d'Eyry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiko Vinicius Zanella" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1142-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579324v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndhia Mathe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2017.08.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BSZM0ZD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624603v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13611" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321081v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314166v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Hamade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629806v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399019v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey J.A. Bradshaw" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A Leroy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bellard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A Albert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12986" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Tardieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Labarraque" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.01.034" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06XVP6NM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168453v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su7067357" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221925v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sylvie Campagne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.05.061" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTK75P1R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123115v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Teyssedre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652895v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133631v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2013.02.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6X3DV03-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136999v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chassany" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2012.0349" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573283v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tardieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chassany" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644099v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.03.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662003v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658882v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654038v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220745v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946828v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Gallai" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. Vaissiere" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293686v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Settele" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.06.014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83PG97FP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661486v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659876v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653242v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Figuieres" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680839v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Motte-Bi&#233;nabe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine P&#233;chard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1355770x04001640" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00843309v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Motte Bienabe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X04001640" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683875v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691848v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Guilloux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ingles" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961810v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hourcade" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Th&#233;ry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-8009(92)90026-O" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4NPH3VL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961792v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Shunker" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720896v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3515-5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720436v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537115v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;taprogramme Inra Ecoserv" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594930v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Cheptou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/images/documents/Prospective/prospective-adaptations-changements-globaux_web.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245223v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazm&#237;n Arguello" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Smets" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Weber" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379092v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Rang&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Burger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05008208v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379050v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503299v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch01" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107669v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Trop&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788255v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946637v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas A. Garibaldi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiushan Li" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Breeze" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Espiritu Santo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604312v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797631v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine de Blas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;tie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368945.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797821v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/377710.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800227v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallai" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/369824.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792476v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185766v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Weber" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar F. Fernandez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malw&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collart Dutilleul" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/322920.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137562v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796771v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Negrutiu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojtek Kalinowski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01084564" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084564v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/313846_2.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132244v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803591v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506088v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Rouffignac" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1416-exploitations-agricoles-strategies-paysannes-et-politiques-publiques.html" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804113v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805297v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805664v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805005v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802412v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946844v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G. Potts" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824062v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morison" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814050v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820278v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/26590.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822076v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816518v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816824v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816250v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825006v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826057v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828006v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961801v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721058v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cardinale" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Milcent" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225085v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091509v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legrand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Sarrazin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091352v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Tr&#233;garot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Pottier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cornet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409310v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ragot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ayong-Le-Kama" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409313v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanlaville" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809084v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sainteny" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ducos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marcus" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegguy Duboucher" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193588v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pujol" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bielsa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825742v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825801v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826056v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825585v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>